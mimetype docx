--- v0 (2025-10-04)
+++ v1 (2026-05-17)
@@ -749,61 +749,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 景德镇-婺源-望仙谷-三清山
                 <w:br/>
-                早餐后乘车前往中国最美乡村--婺源，游览【梯云人家•梦幻田园、“挂在坡上山村” —篁岭】（游览时间约2.5小时，自理索道120元/人）乘观光索道上山，游览以“晒秋”闻名的婺源篁岭民俗景区。春季千亩梯田油菜花，漫山遍野的新绿、嫩黄，震撼视觉冲击。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接，体验百米高空玻璃栈道。俯看脚下梯田油菜花，感受未有过的油菜花。在观景台上你可以拿出相机拍下美景，走进梯田油菜花感受人在花海中的神话。【百花谷】欣赏紫色花海薰衣草、三角梅、玫瑰、孔雀草花、紫薇花等美景，近距离欣赏花海世界，形成“窗衔篁岭千叶匾，门聚梯田万亩花”的美景。
+                早餐后乘车前往中国最美乡村--婺源，游览【梯云人家•梦幻田园、“挂在坡上山村” —篁岭】（游览时间约2.5小时，自理索道130元/人）乘观光索道上山，游览以“晒秋”闻名的婺源篁岭民俗景区。春季千亩梯田油菜花，漫山遍野的新绿、嫩黄，震撼视觉冲击。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接，体验百米高空玻璃栈道。俯看脚下梯田油菜花，感受未有过的油菜花。在观景台上你可以拿出相机拍下美景，走进梯田油菜花感受人在花海中的神话。【百花谷】欣赏紫色花海薰衣草、三角梅、玫瑰、孔雀草花、紫薇花等美景，近距离欣赏花海世界，形成“窗衔篁岭千叶匾，门聚梯田万亩花”的美景。
                 <w:br/>
                 中餐后乘车前往抖音打卡热门地——【望仙谷白+黑360度深度畅游】游览景区内【青云桥】在青云桥这个位置，原来有一座木质的微拱桥，因为年份久远已经毁坏了。微拱桥因为弧度小，走在上面好像走平地一样，不知不觉中就来到了桥顶，有点“平步青云”的感觉，取这个好彩头，得名青云桥。【寻仙路】过了青云桥，再踏青云梯，从此鸿运当头。寻仙路，既有青石板路，也有峡谷栈道，顺应天然的地形，曲折回转，蜿蜒在九牛峡谷之中。【廊桥】沿河而建的这座建筑叫廊桥，是典型的江西风雨廊桥的形态，桥体采用了抬梁式架构，在立柱上架梁，梁上又抬梁，层层叠落一直到屋脊，各个梁头上再架上檩条同来承托屋椽，结构和工艺十分复杂。【三叠水】是两条溪交汇的地方，一条是发源于高南峰的西坑溪，一条是发源于西高峰的方村溪，在这里可以看到独特的叠水景观三叠水。【白鹤崖】相传女娲修炼五彩石去补天，在补天的过程中，有一些补天石掉落了下来，其中一块就砸在上饶这个地方，砸出了灵山。这里的民俗文化丰富多彩，桥灯、庙会、傩舞、板龙灯，稻米习俗，人文风情引人注目（晚餐自理，自由品尝小镇特色小吃）。
                 <w:br/>
                 指定时间集合，乘坐大巴前往酒店入住休息。
                 <w:br/>
                 （温馨提示：鉴于当天望仙谷内安排观赏夜景，故抵达酒店时间相对较晚，敬请理解）
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                自费项：篁岭往返索道120元/人
+                自费项：篁岭往返索道130元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1371,121 +1371,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 125.00</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1791,51 +1720,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>