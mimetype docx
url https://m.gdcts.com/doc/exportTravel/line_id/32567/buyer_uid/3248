--- v1 (2026-05-17)
+++ v2 (2026-06-17)
@@ -1720,51 +1720,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>