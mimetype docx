--- v0 (2026-06-15)
+++ v1 (2026-07-27)
@@ -1531,51 +1531,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>