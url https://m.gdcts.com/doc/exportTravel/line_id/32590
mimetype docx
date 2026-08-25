--- v1 (2026-07-27)
+++ v2 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">暑假【星级巡礼】新马 双飞五天四晚|升级豪住2晚市中心希尔顿酒店|南航行程单</w:t>
+        <w:t xml:space="preserve">【吃榴莲！住五星】新马 双飞五天四晚|升级2晚国际品牌希尔顿酒店|南航行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,112 +343,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡 CZ353   0825-1230/CZ3039   1245-1650        
-[...1 lines deleted...]
-                吉隆坡-广州 CZ8302  1810-2230/CZ350  1400-1810/CZ3048   1445-1905
+                广州-新加坡CZ3530825-1230/CZ30391245-1650
+                <w:br/>
+                吉隆坡-广州CZ83021810-2230/CZ3501400-1810/CZ30481445-1905
                 <w:br/>
                 航班仅供参考，具体以出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程亮点	圣淘沙趣味高尔夫体验、夜探滨海湾花园、缆车登陆圣淘沙、鱼尾狮公园、马六甲文化巡礼、沙罗马天桥、双峰塔、彩虹阶梯、粉红清真寺、国家清真寺。
-[...3 lines deleted...]
-                米其林体验松发肉骨茶、椰浆饭DIY、奶油虾、面包鸡、娘惹餐。
+                行程亮点	滨海湾花园、圣淘沙迷你高尔夫、鱼尾狮公园、榴莲园品尝美味榴莲、马六甲文化巡礼、沙罗马天桥、双峰塔&amp;花园广场最佳点、彩虹阶梯、粉红清真寺
+                <w:br/>
+                特色美食	多重特色招牌餐食，一次打卡多元南洋美食品鉴南洋非遗风味
+                <w:br/>
+                新加坡松发肉骨茶、米其林推荐LIMAPULO正宗娘惹餐、百年邮局下午茶、马六甲网红高脚屋特色鸡粒饭
                 <w:br/>
                 精选航班	正点航班不走回头路，节省陆地跨境6小时，更多时光尽在享乐。
                 <w:br/>
                 严选酒店	携程评分4.0以上酒店
                 <w:br/>
-                升级2晚市中心国际品牌五钻酒店
+                升级2晚国际品牌希尔顿酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,61 +565,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—新加坡-鱼尾狮-滨海湾花园夜景
+                广州—新加坡-滨海湾花园-鱼尾狮
                 <w:br/>
                 请各位贵宾是日指定时间在广州白云机场集合出发，由领队带领大家办理登机手续，搭乘航班前往花园城市【新加坡】，开启精彩行程。
                 <w:br/>
                 <w:br/>
+                【滨海湾花园】（约45分钟）是新加坡打造"花园中的城市"愿景不可分割的一部分。（不安排上树和进入温室）。
+                <w:br/>
+                <w:br/>
                 【鱼尾狮公园】（约30分钟）新加坡地标鱼尾狮所在地，途径参观【伊利沙白大道（外观）】、【国会大厦（外观）】途径【高等法院（外观）】。
                 <w:br/>
                 <w:br/>
-                【滨海湾花园户外广场】（约45分钟）是新加坡打造"花园中的城市"愿景不可分割的一部分。（不安排上树和进入温室）。闯入《阿凡达》的潘多拉星球【滨海湾花园灯光秀】，感受滨海湾花园超级树的夜景。
-[...1 lines deleted...]
-                温馨提示：如遇航班延误导致错过或因官方行为临时取消滨海湾花园灯光秀，将取消观看灯光秀环节，改为夜游参观滨海湾花园，不作二次通知，如有不便敬请谅解。
+                品尝新加坡米其林推荐【松发肉骨茶】潮州白汤风味，汤色清亮，胡椒蒜香突出，几乎无药材味携程。排骨炖得软烂脱骨，汤鲜微辛暖胃，可无限续汤，搭配油条风味更佳。
                 <w:br/>
                 <w:br/>
                 后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：松发肉骨茶   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -652,93 +653,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                甘榜格南-花芭山-圣淘沙缆车体验-迷你趣味高尔夫-马六甲文化巡礼-马六甲海峡
+                甘榜格南-圣淘沙迷你高尔夫-榴莲园品尝榴莲-马六甲海峡
                 <w:br/>
                 早餐后，开启今日新行程：
                 <w:br/>
-                <w:br/>
                 【甘榜格南】（约40分钟）新加坡多民族融合的丰富色彩的历史文化街区，感受不一样的异域风情。
                 <w:br/>
                 <w:br/>
-                前往【花芭山缆车站】搭乘缆车抵达【圣淘沙岛】，一路上俯瞰新加坡景色
-[...8 lines deleted...]
-                游览富有葡萄牙风格的【圣保罗教堂】、【荷兰红屋】、【葡萄牙古城门】等名胜(约45分钟)。
+                抵达新加坡集娱乐、休闲、美食、购物于一体【圣淘沙岛】体验【迷你趣味高尔夫】（约45分钟）（该项目为赠送项目，如不体验无费用可退）。
+                <w:br/>
+                <w:br/>
+                后乘车前往马来西亚历史名城【马六甲】
+                <w:br/>
+                【榴莲园】榴莲果树下品尝马来西亚地道季节本地水果、品尝园区本地榴莲、招牌榴莲披披萨。
+                <w:br/>
+                温馨提示：榴莲属于季节性水果，品种不指定，每2人品尝1颗，如遇减产会出现冷冻榴莲的情况，敬请谅解。
                 <w:br/>
                 <w:br/>
                 【马六甲海峡】(约10分钟，拍照留念)马六甲海峡因在马来亚海岸上的贸易港口马六甲(Melaka，原称Malacca)而得名，是环球航线的一个重要环节。每年有五万多艘货轮、油轮及其他船只通过该海峡。
                 <w:br/>
                 <w:br/>
                 后前往酒店入住休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：娘惹餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：高脚屋鸡粒饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">马六甲当地豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -749,201 +747,214 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                高等法院-国家皇宫-独立广场-吉隆坡双峰塔-沙罗马人行天桥--阿罗夜市
+                马六甲文化巡礼-高等法院-国家皇宫-独立广场-百年邮局下午茶-鬼仔巷
                 <w:br/>
                 早餐后，开启今天的行程：
                 <w:br/>
+                游览富有葡萄牙风格的【圣保罗教堂】、【荷兰红屋】、【葡萄牙古城门】等名胜(约45分钟)。
+                <w:br/>
+                米其林推荐【LIMAPULO正宗娘惹餐】复古南洋老屋环境沉浸式感受土生华人饮食文化。娘惹菜是华人与马来文化融合的峇峇娘惹料理，甜、酸、辣、香、辛互相交织，香料运用极其丰富。
+                <w:br/>
+                （如遇店家休息，则按照店家营业时间前后调整用餐顺序，不二次通知，请谅解。）
+                <w:br/>
+                <w:br/>
                 【高等法院】（15分钟）是吉隆坡的标志性建筑。1897年建成，曾经是殖民者的总部。大楼综合了印度和阿拉伯风格。非常有特点。
                 <w:br/>
                 <w:br/>
-                【国家皇宫】（15分钟）原来是马来西亚元首的宫邸，它坐落于赛布特拉路（Jalan Syed Putra）的武吉八打灵（Bukit Petaling）上，在这里可以俯视到巴生河（Sungai Klang）的一角。2011年搬迁后，这里改为纪念性博物馆。
+                【国家皇宫】（15分钟）原来是马来西亚元首的宫邸，它坐落于赛布特拉路（JalanSyedPutra）的武吉八打灵（BukitPetaling）上，在这里可以俯视到巴生河（SungaiKlang）的一角。2011年搬迁后，这里改为纪念性博物馆。
                 <w:br/>
                 <w:br/>
                 【独立广场】（15分钟）绿草如茵的吉隆坡独立广场是对马来西亚具有重要历史价值的地方。1957年8月31日，马来西亚脱离英国统治而独立。现该升旗地点则矗立着一支高100英尺的旗杆，位于广场的南端，来自世界各地的游客都会到此欣赏这根旗杆，以纪念这个历史时刻。
                 <w:br/>
                 <w:br/>
-                【吉隆坡双峰塔】（约20分钟）吉隆坡地标合照，最佳合照点合照，不安排登塔。
-[...5 lines deleted...]
-                【阿罗夜市】（晚餐自理，约1.5小时）阿罗街是吉隆坡最著名的美食一条街，拥有超过100种的特色美食，到了夜市更是繁忙，不到100米的小街挤了100多家摊位，难怪被孤独星球选为全球十大夜市之一。 这里较出名的美食有烤鸡翅、烧鱼、沙爹、叻沙等，其中"黄亚华小食店"的烤翅最为有名，"龙记"的贵妃肉脯适合做伴手礼，"赞记"的鱼滑粉是独家秘制。
+                【百年邮局下午茶】（约40分钟）一家由百年历史的邮政局改造而成的传统咖啡店。这座建筑融合了马来和都铎风格，外墙被绿植覆盖，保留了邮政局原有的模样，营造出浓厚的复古情怀[何九海南茶店]是一家位于吉隆坡市中心的历史悠久的传统咖啡店，创立于1956年，至今已有超过60年的历史。
+                <w:br/>
+                <w:br/>
+                【鬼仔巷】（约20分钟）的建筑风格融合了中式和马来西亚式元素，包括传统的木屋、砖石建筑和彩绘壁画等。这个街区还有许多小巷和街道，游客可以在其中漫步，欣赏各种各样的建筑和文化景观。
+                <w:br/>
+                <w:br/>
+                【阿罗夜市】（晚餐自理，约1.5小时）阿罗街是吉隆坡最著名的美食一条街，拥有超过100种的特色美食，到了夜市更是繁忙，不到100米的小街挤了100多家摊位，难怪被孤独星球选为全球十大夜市之一。这里较出名的美食有烤鸡翅、烧鱼、沙爹、叻沙等，其中"黄亚华小食店"的烤翅最为有名，"龙记"的贵妃肉脯适合做伴手礼，"赞记"的鱼滑粉是独家秘制。
+                <w:br/>
                 <w:br/>
                 后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：面包鸡     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">市中心万丽/希尔顿酒店</w:t>
+              <w:t xml:space="preserve">希尔顿超豪华酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                国家清真寺-乌鲁卡利山-彩虹阶梯
+                巧克力DIY-乌鲁卡利山-彩虹阶梯-吉隆坡双子星花园广场-沙罗马人行天桥
                 <w:br/>
                 早餐后，开启今天行程：
                 <w:br/>
-                <w:br/>
-[...3 lines deleted...]
-                午餐享用【壹宴南洋非物质文化遗产风味餐--椰浆饭DIY】 以蓝花椰浆饭为序，蓝花蝶豆的天然色彩与椰浆的醇香，象征南洋的优雅与绚丽；以大盘手抓饭为章，手与心的亲密接触，将热情与分享的南洋精神融于一餐之间。让每一位宾客感受从舌尖到心间的南洋风情传承。
+                【巧克力DIY中心】（约60分钟）了解热带植物可可的种植，可可的发现史和提炼过程，学习并动手制作一个巧克力甜品。
+                <w:br/>
+                <w:br/>
+                午餐享用【壹宴南洋非物质文化遗产风味餐--椰浆饭DIY】以蓝花椰浆饭为序，蓝花蝶豆的天然色彩与椰浆的醇香，象征南洋的优雅与绚丽；以大盘手抓饭为章，手与心的亲密接触，将热情与分享的南洋精神融于一餐之间。让每一位宾客感受从舌尖到心间的南洋风情传承。
                 <w:br/>
                 <w:br/>
                 【乌鲁卡利山】（自由活动约1.5小时）喻为"南洋蒙地卡罗"，可游玩各项娱乐设施(如室内游乐场，美食街等)。
                 <w:br/>
                 <w:br/>
                 【彩虹阶梯】参观(约1小时)，网红打卡地，沿着彩虹阶梯拾级而上，到达充满自然色彩的独特溶洞，洞内内可欣赏奇形怪状的钟乳石荀、石柱等。
                 <w:br/>
                 温馨提示：溶洞附近较多野生猴子，请保管好自己的物品，勿玩耍和喂食猴子，以免被抓伤。
                 <w:br/>
                 <w:br/>
+                【吉隆坡双子星花园广场】（约20分钟）热带草木繁茂，湖面倒映双塔身姿吉隆坡地标国油双峰塔最佳合照点合照，不安排登塔。
+                <w:br/>
+                <w:br/>
+                【莎罗马人行天桥】（约30分钟）莎罗马行人天桥以九重葛为主要设计概念，桥身上亦安装四千颗LED灯泡，可发出不同颜色的灯光，在夜晚将随着节日，呈现不同的图案·部分行人天桥的屋顶是利用玻璃片间隔，白天阳光照射至桥身时，其外表将如水晶般闪烁，独特的外形，已成为吉隆坡市中心的新地标。
+                <w:br/>
+                <w:br/>
                 后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：椰浆饭DIY     晚餐：奶油虾   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：米其林LIMAPULO娘惹餐     晚餐：椰浆饭DIY   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">市中心万丽/希尔顿酒店</w:t>
+              <w:t xml:space="preserve">希尔顿超豪华酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -956,50 +967,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 太子城-粉红清真寺-布城湖-首相署-送机-广州
                 <w:br/>
                 早餐后，开启今天行程：
                 <w:br/>
                 【布城】Putrajaya，马来西亚行政首都，Putra是马来西亚国父東姑阿都拉曼太子的姓氏，而jaya是城市的意思，因此又称太子城。布城建城有三大理念，一是神与人、二是人与人、三是人与环境。
                 <w:br/>
                 <w:br/>
                 【粉红清真寺】（约20分钟）也称普特清真寺，它位于总理府和布城湖的右边。广场侧面是水上清真寺的全貌。
                 <w:br/>
                 温馨提示：无礼拜宗教活动时，游客可进入参观，女性游客需在入口右方自行借取罩袍才能進入。
                 <w:br/>
                 <w:br/>
                 【布城湖】（约20分钟）人工湖也是都市规划的一部份，为的是提供这新与都市水源及蓄洪等功能。
                 <w:br/>
                 <w:br/>
                 【首相署】（约15分钟）Pedana Putra，位于路两旁被一棵棵大树包围，排列成一条长长的林阴大道。
                 <w:br/>
                 <w:br/>
                  后送往机场搭乘国际航班返回广州。
+                <w:br/>
+                ***以上行程安排及游览顺序仅供参考，导游可根据当天实际情况进行调整***
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1531,51 +1544,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>