--- v4 (2026-03-28)
+++ v5 (2026-04-17)
@@ -1110,59 +1110,78 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成人价格：1599元/人 
-[...3 lines deleted...]
-                小童6周岁以下：999元/人（不占床、不含动车半票）
+                成人价格:1997元/人
+                <w:br/>
+                儿童6-14岁：1597元/人（不占床、含动车半票）
+                <w:br/>
+                小童6周岁以下：1397元/人（不占床、不含动车半票）
                 <w:br/>
                 单人补房差：280元/人、退房差180元/人（含早）
                 <w:br/>
-                ★必消大礼包套餐398元/人（大小同价、产生优惠现退）
+                <w:br/>
+                ★大礼包套餐
+                <w:br/>
+                礼包1：梅州客天下——世界上最大的客家文化生态旅游产园之一；
+                <w:br/>
+                礼包2：放渔网捕鱼+收长城地笼；
+                <w:br/>
+                礼包3：南澳岛出海捕鱼·双重捕获流程，参观彩虹海、万亩蚝田；
+                <w:br/>
+                礼包4：品生蚝、收获的海鲜加工、互动体验渔民生活；
+                <w:br/>
+                礼包5：南澳网红玻璃桥，换个角度看美景，换个角度看世界。
+                <w:br/>
+                礼包6：潮汕非遗文化——老茶馆（含功夫茶+茶道表演+潮剧表演+潮汕茶点）；
+                <w:br/>
+                礼包7：潮州登上四大古城桥—广济桥；
+                <w:br/>
+                礼包8：潮州古城电瓶接驳车；
+                <w:br/>
+                特别赠送三大下午茶：南澳海底燕窝海石花，潮州鸭母捻，汕头甘草水果成人价格：1997元/人 
                 <w:br/>
                 <w:br/>
                 费用包含
                 <w:br/>
                 【大交通】广州往返潮汕站高铁二等座票；
                 <w:br/>
                 【交通】当地正规空调旅游车，保证一人一正座。
                 <w:br/>
                 【住宿】
                 <w:br/>
                 D1潮州三钻：西尔蒙、汉庭、青柠、宜必思、路特斯、东方花园等同级酒店
                 <w:br/>
                 D2南澳三钻世纪海景，蓝帆，半岛假日等同级酒店
                 <w:br/>
                 D3梅州四钻华美达、维纳斯等同级酒店
                 <w:br/>
                 D4汕头三钻：华侨大厦，皇格大酒店，声乐大酒店等同级酒店
                 <w:br/>
                 【用餐】4早3正。潮汕牛肉火锅沙茶宴、南澳龙虾鲍鱼宴、客家大盆菜；（不用餐不退；8人以下现退餐）
                 <w:br/>
                 【门票】行程内所含景点首道大门票（因我社门票是当地采购的优惠打包价，已低于各类优惠卡金额，故持有（如：学生证、军官证、老人证等所有特殊证件）均不再享受任何优惠政策 ，无费用可退 ，不受理任何优惠门票退费申请。 由于贵宾个人原因放弃游玩或不可抗力因素导致无法游玩的项目，不安排替代项目，无费用可退。报名前烦请认真阅读，为您带来不便敬请谅解。）
                 <w:br/>
                 【导游】全程导游讲解服务；（10人以上安排导游不足将安排司兼导）
                 <w:br/>
                 【保险】旅行社责任保险；不含旅游意外险。
@@ -1205,267 +1224,50 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、全程不提供自然单房差、产生自然单房差费用客人自理。
                 <w:br/>
                 2、不含行程景点内的小交通、私人消费（如自由活动期间的用车、用餐及导游服务；酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等超行程的费用）。
                 <w:br/>
                 3、因交通延阻、罢工、天气、飞机故障、航班取消或更改时间等不可抗力原因导致的额外费用；因滞留造成的食宿费用，增加的返航费用。
                 <w:br/>
                 4、儿童报名：仅含车位、导服、半餐、不占床不含早，产生其他费用自理。
                 <w:br/>
                 5、景区内小交通、海上娱乐项目或夜场演绎等均不作为旅游景点。
               </w:t>
-            </w:r>
-[...215 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 398.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1646,73 +1448,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 注意事项：
                 <w:br/>
                 1、【行程调整】行程中所约定的游览项目不得擅自减少。在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！
                 <w:br/>
                 2、【脱团、离团】旅游者在旅程中未经组团社、地接社同意自行离团不归的，视为旅游者单方【脱团、离团】，因此而解除合同，不得要求组团社、地接社退还旅游费用。如给后两者造成损失，旅游者应承担赔偿责任；行程所含门票指进入景区的首道门票，不包括该景区内电瓶车或景区内其他另行付费景点门票。行程中所含的所有景点门票已按景点折扣门票核算，故客人持有军官证、残疾证、老年证等优惠证件及其他特殊身份人士，则无退还。如遇人力不可抗拒因素或政策性调整导致无法游览的景点，我社有权取消或更换为其它等价景点，赠送景点费用不退，并有权将景点及住宿顺序做相应调整；
                 <w:br/>
                 特别提示：特惠行程，请勿脱团，如由个人原因离团，我社有权终止服务，费用一律不退；并请游客离团前支付离团费。
                 <w:br/>
                 3、【赠送】行程中的赠送项目和物品，由地接方免费提供，并拥有最终解析权；
                 <w:br/>
                 【赠送】行程中赠送潮州古城航拍如遇特殊天气则取消，不做赔偿；
                 <w:br/>
                 4、【服务投诉】双方的服务质量纠纷以客人所填写的意见书上为依据并协商解决。
                 <w:br/>
                 5、【双方纠纷】双方就履行本合同发生纠纷通过协商解决不成的，可依法向地接社所在地的人民法院起诉
                 <w:br/>
                 6、接待过程中，因不可抗力因素造成的额外费用，旅客自行负责。
-                <w:br/>
-[...21 lines deleted...]
-                特别赠送三大下午茶：南澳海底燕窝海石花，潮州鸭母捻，汕头甘草水果
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1753,51 +1532,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1941,79 +1720,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>