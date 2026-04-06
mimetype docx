--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -1132,102 +1132,104 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州机场-巴厘岛往返经济舱机票（含税）。
                 <w:br/>
                 2、行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
                 3、全程含4早4正（50元/人餐标+1出海简餐，不含酒水），如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 4、行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5、旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 6、境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
+                <w:br/>
+                7、燃油附加费升幅200元/人
+                <w:br/>
+                8、当地导游服务费+落地签离境税+旅游税￥1000元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
                 <w:br/>
                 2、护照费，节假日旺季升幅。
-                <w:br/>
-                3、落地签证费用+巴厘岛旅游入境税+导游服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1527,71 +1529,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、2-12岁以下（不含12岁）不占床减300元/人（不含酒店早餐，费用现场自理），占床与成人同价，12岁或以上必须占床与成人同价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：1000元/人。外籍人士(包括港澳台)+￥500元/人。
-                <w:br/>
-[...19 lines deleted...]
-                酒店未能如数显示在行程上，请以出团通知书为准，如指定酒店需另外加钱，敬请留意！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1677,51 +1658,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>