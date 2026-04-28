--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1328,173 +1328,883 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">精油2小时</w:t>
+              <w:t xml:space="preserve">精油1小时 AROMA THERAPHY 1 HOURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+              <w:t xml:space="preserve">$(美元) 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">热石按摩2小时</w:t>
+              <w:t xml:space="preserve">精油2小时 AROMA THERAPHY 2 HOURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 55.00</w:t>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热石按摩2小时 STONE THERAPHY 2 HOURS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">露露SPA2小时 LULUR THERAPHY 2 HOUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">香蕉船 BANANA BOAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">甜甜圈 DONUT BOAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 25.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">水上摩托车 JETSKI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞鱼 Fly Fish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步 SEA WALKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">潜水 DIVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贝尼达西线环岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贝尼达东线环岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1658,51 +2368,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>