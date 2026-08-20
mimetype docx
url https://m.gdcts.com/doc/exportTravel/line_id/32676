--- v2 (2026-04-28)
+++ v3 (2026-08-20)
@@ -766,51 +766,51 @@
                 <w:br/>
                 早餐后，我们前往码头搭乘快艇（约25分钟），前往巴厘岛最美，最纯净的离岛--【贝尼达岛】。
                 <w:br/>
                 【贝尼达岛西线环岛出海一日游】让我们前往巴厘岛最美最纯净的贝尼达岛，滑行于湛蓝色的海面上，窗外不断快速掠过的景物，带走您一切烦心俗事，体验一下不同的巴厘岛风情，从地图上看，贝尼达岛比蓝梦岛大10倍，但这里却是一个未开发无污染的原始海岛！岛上种满了椰子树，海水清澈无比，水下的海苔和珊瑚群清晰可见。那些绝美而不为人所知的景点，值得你特意前往！
                 <w:br/>
                 【海上浮潜】海水清澈无比，水下的海苔和珊瑚群清晰可见，贝尼达岛海边水下的海洋生物非常丰富，海底的美景一定让你惊叹不已哦！
                 <w:br/>
                 【海边独木舟】在海岸边可自由坐上独木舟在清澈的海面上泛舟寻乐
                 <w:br/>
                 【精灵坠崖沙滩】天然形成的悬崖，因为特别的形状而惹人注意，山崖之下是绝美的无人沙滩，海水的蓝色渐变，美的无法用言语形容，也是苹果手机壁纸取景地。有一条小路可以下到沙滩，这里也是外国游名的打卡点哦。
                 <w:br/>
                 【天仙裂缝&amp;破碎沙滩】这里是贝尼达岛上的最经典最出名的地方，印尼名为“Pasih Uug”翻译成中文就是破碎海滩，每年在这里求婚的人很多哦!尽管路途较远，但到达后的美景会让一切变得值得。
                 <w:br/>
                 【天神浴池】贝尼达岛外围多是悬崖峭壁，低洼处会形成一难池水，就像是天然无边泳池!如果说蓝梦岛的“恶魔眼泪”是"疯狂的咆哮”，贝尼达的“天神浴池”就是“平静的安慰。
                 <w:br/>
                 （温馨提示：景色虽美，请贵宾们务必注意安全，海边风浪较大岩石也十分湿滑，千万不能靠得太近拍照和观看，以免发生意外）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、请各位贵宾带上毛巾、防晒霜、泳衣，轻便着装，多备一套衣服，以便水上活动之后可以更换；
                 <w:br/>
                 2、出海务必穿上救生衣，并注意人身安全，如有疾病或其它原因不适合出海的，请一定要告知领队，以妥善安排合理行程，不能勉强出海；电器产品使用过程易进水请小心使用；请保管好自己的贵重物品。
                 <w:br/>
                 3、出海过程，可能有珊瑚和贝壳划伤，客人务必注意自身安全；
                 <w:br/>
-                4、印尼政府公告: 从2019年7月1日起, 每位登上蓝梦岛和贝尼达岛的客人, 将会有当地管理人员跟客人收取”环境维护捐款费”, 大人50000印尼盾(约25元人民币);小孩30000印尼盾(约15元人民币),敬请客人提前装备携带现金。
+                4、印尼政府公告: 从2019年7月1日起, 每位登上蓝梦岛和贝尼达岛的客人, 将会有当地管理人员跟客人收取”环境维护捐款费”, 25000印尼盾/人。根据佩妮达岛最新通知，自2026年8月12日起，前往精灵坠崖需支付 25,000印尼盾/人，破碎海滩25,000印尼盾/人，天神浴池25,000印尼盾/人敬请客人提前装备携带现金。
                 <w:br/>
                 5、请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2368,51 +2368,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>