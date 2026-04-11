--- v0 (2025-12-15)
+++ v1 (2026-04-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【丽星邮轮•领航星号】香港-那霸-石垣岛-香港6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【丽星邮轮•领航星号】香港-下龙湾（越南）-仙沙港（越南）-三亚-香港 6 天 5 晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">那霸-石垣岛</w:t>
+              <w:t xml:space="preserve">三亚市-越南</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -408,52 +408,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 邮轮介绍：
                 <w:br/>
                 ● 船名：领航星号
                 <w:br/>
                 ● 吨位：77441吨
                 <w:br/>
                 ● 甲板层数：13
                 <w:br/>
                 ● 邮轮载客量：1940（下铺床位）
                 <w:br/>
                 ● 客房数量：972
                 <w:br/>
                 ●设有14个餐厅酒吧休闲吧设施
                 <w:br/>
                 ●全船配备中文服务人员，无语音沟通障碍
                 <w:br/>
                 <w:br/>
                 1、77441吨豪华邮轮：以“一站式海上度假”为核心理念。
                 <w:br/>
                 2、休闲娱乐入住丽星邮轮领航星号五晚；
-                <w:br/>
-                3、香港出发免签证，畅游冲绳那霸，石垣岛小众秘境。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -570,53 +568,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港海港城码头 -  登船       登船时间：待定     离港时间：18:00
+                香港海港城码头 -  办理登船手续       （启航时间：20:00 )
                 <w:br/>
                 今日请务必带好自己的有效证件（护照原件）。请您自行前往香港码头办理登船手续，您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。登船后享用第一顿海上美食，随即开始你美妙的游轮旅程。
+                <w:br/>
+                <w:br/>
+                码头地址：香港九龍尖沙咀海港城海運碼頭伸延大樓 2 樓旅客候船大堂
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -648,51 +649,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                公海巡游
+                海上巡游
                 <w:br/>
                 今日您将在邮轮上尽情轻松享受。早餐后您可以根据船上娱乐指南的安排，选择您感兴趣的游戏或课程参加。您也可以悠闲地躺在到泳池畔的躺椅上，什么都不做，什么都不想，只静静地享受此刻的碧海蓝天。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
@@ -726,53 +727,54 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                那霸   (靠港时间 12:00（13:00）   离港时间：22:00（23:00）)
-[...1 lines deleted...]
-                那霸，古琉球王国首都首里城遗址所在，今为冲绳县首府。冲绳县富有独特的自然环境，除了具有东南亚、中国、日本的民俗风情建筑外，较日本本土更具有独特的美式风情，有“日本的夏威夷”之称，是空手道的故乡。气候温暖宜人，是亚热带海洋性气候地区。经济以旅游业最为发达，由于处在太平洋的大陆架上，其附近水域鱼获丰富，渔业为冲绳人多从事的行业。
+                下龙湾（越南）（靠港时间：07:00（06:00） 离港时间：17:00（16:00)
+                <w:br/>
+                下龙湾山海风光秀丽迷人，景色似桂林山水，闻名遐迩，为旅游胜地，有“海上 桂林”的美称。主要景点有天堂岛、巡洲岛、吉婆岛、天宫洞、斗鸡石等。下龙 湾被联合国教科文组织世界遗产委员会再次确认为世界自然遗产，入选“世界新 七大自然奇观”榜单 。
+                <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
@@ -806,53 +808,54 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                石垣岛   (靠港时间 12:00（13:00）  离港时间：22:00 （23:00）)
-[...1 lines deleted...]
-                石垣岛海上名胜景点很多。海底清澈透明，遍布绚丽多彩的珊瑚，为全世界所瞩目；川平湾蓝色的海水，在冲绳也堪称第一。岛上90%的人口居住在石垣岛，石垣岛的郊外，有大片的甘蔗地，往前便是包括於茂登岳在内的山地。在这片郁郁葱葱的、有红树等热带植物的原始丛林里有着这个岛上特有的珍贵的生态系统。
+                仙沙港（越南）（靠港时间：12:00（11:00） 离港时间：22:00（21:00)
+                <w:br/>
+                越南魅力海港，融合东西方风情，阳光海滩与古城韵味交织，会安古街漫步，美 溪碧波荡漾，尽享悠闲时光与文化探索之旅。
+                <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
@@ -886,74 +889,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海上巡游
-[...1 lines deleted...]
-                今日您将在邮轮上尽情轻松享受。早餐后您可以根据船上娱乐指南的安排，选择您感兴趣的游戏或课程参加。您也可以悠闲地躺在到泳池畔的躺椅上，什么都不做，什么都不想，只静静地享受此刻的碧海蓝天。
+                三亚 （靠港时间：08:00 离港时间：15:00)
+                <w:br/>
+                三亚是国内唯一一个可以同时领略热带雨林和海洋风光的城市。三亚三面环山， 形成怀抱之势，山、海、河三种美景自然融合，众多山头也提供了眺望大海、河 湾和城市景观的制高点。海水清澈、能见度高，水温适中，全年适合游泳；三亚 市区有三亚东、西两条河流穿过而过，两岸自然生长的红树林绿影婆娑，四季常 青，生机盎然，是著名的白鹭栖息之地。美丽的自然风光，优良的生态环境，造 就了三亚人居、旅游、度假的美丽天堂。
+                <w:br/>
+                <w:br/>
+                温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -964,53 +970,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港海港城码头 - 离船   (靠港时间 14 : 00)
-[...1 lines deleted...]
-                游轮计划将于今天回到码头，贵宾按照游轮公司安排依次办理离船手续。 预计1-3个小时。  结束美妙的游轮海上旅程。游轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间有序离船。
+                香港海运码头-办理离船手续（抵达时间：15:00）
+                <w:br/>
+                今天邮轮于 15:00(具体以出行通知书为准)抵达香港海运码头，精彩的豪华邮轮 之旅圆满结束！
+                <w:br/>
+                <w:br/>
+                码头地址：香港九龍尖沙咀海港城海運碼頭伸延大樓 2 樓旅客候船大堂
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1130,63 +1139,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：往返码头交通费用；
-[...11 lines deleted...]
-                7、其他：价格包含中未注明项目。
+                1、邮轮服务费：内舱及海景房 160 港币/人/晚，露台房 200 港币/人/晚，套房 240 港币/人/晚，2 岁以下免收服 务费-相关费用由客人在船上自行支付（收费标准仅供参考，以船上公布标准为准）；
+                <w:br/>
+                 2、越南签证费：120 港币/人（船上自行支付，收费标准仅供参考，以船上公布标准为准）；
+                <w:br/>
+                 3、燃油附加费：200 港币/人/晚 （船上自行支付，仅供参考，以船上公布为准）；
+                <w:br/>
+                 4、交通：居住地至码头往返交通； 
+                <w:br/>
+                5、岸上游：不含（船上报名支付也可选择自由行）； 
+                <w:br/>
+                6、保险：旅游意外险（建议购买）；
+                <w:br/>
+                7、房差：单人入住按所选舱房的船票 200%收取； 
+                <w:br/>
+                8、其它：个人消费以及以上未提及的其他费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1328,110 +1339,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一经预订不得更改取消，取消按以下扣款：
-[...7 lines deleted...]
-                4、开航前14天（含14天）以内取消，按船票100%标准收取损失费。
+                1、每任何更名（或移除名单）都需事先征得邮轮公司同意，并将被收取 250 元/人的更名费，具体以最终申请为准； 且需保证同舱至少有一位旅客不做调整，否则视为取消重新预定，需承担对应取消费用，并按最新价格政策执行。
+                <w:br/>
+                 2、因游轮船票的特殊性，一经确认不得更改取消，如客人因身体等特殊原因取消，需提交相关证明予游轮公司申请， 具体以游轮公司回复为准，取消条款参考如下（最终产生费用以申请为准）： 预订之日至开航前 61 天（含第 61 天）内通知取消，收取总团款的 30%损失费； 开航前 60 至 31 天（含第 31 天）内通知取消，收取总团款的 50%； 开航前 30 天至 15 天（含第 15 天）内通知取消，收取总团款的 75%； 开航前 14 天（含第 14 天）内通知取消或没有在开航时准时出现，或在开航后以任何理由放弃旅行，其必须支付 全部团费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、中国大陆籍客人出行所需资料：从返程日期开始算有效期至少为六个月以上的护照原件 （至少2页空白页）；
-[...3 lines deleted...]
-                您签证的有效性，以免耽误行程。
+                大陆旅客所需证件：本人有效护照原件（有效期至少为 6 个月以上）+有效越南签证 
+                <w:br/>
+                港澳台旅客所需证件：本人有效护照原件+有效越南签证+有效回乡证/台胞证 外籍旅客所需证件：
+                <w:br/>
+                外籍旅客需自行确认签证事宜，如果因个人证件或签证原因造成无法按时出入境，一切费用不 退，以及因此产生相关费用均需自行承担。 
+                <w:br/>
+                温馨提醒：如果因个人证件或签证原因造成无法按时出入境的，一切费用不退，以及因此产生相关费用均由客人自 行承担！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1517,51 +1524,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>