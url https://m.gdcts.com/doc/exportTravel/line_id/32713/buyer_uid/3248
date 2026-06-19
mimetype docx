--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -695,53 +695,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                汀巴汀巴或斑淡南周边海域浮潜+马达京+邦邦岛浮潜一日游，出海后送度假村自由活动，体验度假村设施和服务。
-[...1 lines deleted...]
-                镇上酒店退房后，带上行李，乘车前往码头，参加马达京+汀巴汀巴岛或班丹南附近海域浮潜+邦邦岛跳岛浮潜之旅。
+                赠送一日游：汀巴汀巴或斑淡南周边海域浮潜+马达京+邦邦岛浮潜一日游，出海后送度假村自由活动，体验度假村设施和服务。
+                <w:br/>
+                早上参加增送一日游：前往码头，参加马达京+汀巴汀巴岛或班丹南附近海域浮潜+邦邦岛跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)或班丹南附近海域浮潜。可进行~浮潜/体验潜/欢乐潜/课程，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂。进行浮潜/体验潜/欢乐潜/课程。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛午餐 （出海简餐） 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程送到入住水屋度假村（五选一：白沙湾水上屋、新加马达水上屋-童话小屋、海星水上度假别墅-2025年4月，江苏卫视“音你而来”节目组及歌手入住该度假村、水晶水上屋、顺顺水上屋）。
                 <w:br/>
                 度假村自由活动，体验度假村设施和服务：
                 <w:br/>
                 白沙湾水上屋：1）免费畅玩所有非机动水上活动；玻璃底船+摄影师拍照（度假村工作人员）；2）无限次浮潜（度假村工作人员带您一起）；3）度假村提供鱼竿，客人可以随时沿着度假村/房间阳台垂钓；可以钓墨鱼。4）烹饪课程-厨师教你煮咖喱 (薄饼下午茶，具体时间以度假村安排为准) ；5）下午5点出去海鲜市场买海鲜去，可带回度假村加工。6）巴瑶族舞蹈表演； 7）氛围感十足的卡拉OK。
                 <w:br/>
                 新加马达水上屋童话小屋：度假村下午赠送出海珊瑚区浮潜乐。
                 <w:br/>
                 水上屋所含项目：
                 <w:br/>
@@ -1043,51 +1043,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：3个酒店内早餐，行程所列正餐；
                 <w:br/>
-                6.导游服务费用+杂费合计540元/人；
+                6.当地服务人员服务费用+杂费合计540元/人；
                 <w:br/>
                 保险：我司已含普通旅游意外险保额30万，所含保险解释权归本公司所有（旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任）；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1761,51 +1761,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>