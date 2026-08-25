--- v0 (2026-04-17)
+++ v1 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【丽星邮轮•领航星号】香港- 八重山诸岛（日本）-冲绳（日本那霸）-香港 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【丽星邮轮•领航星号】香港- 宫古岛（日本）-冲绳（日本那霸）-香港 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">冲绳-八重山群岛</w:t>
+              <w:t xml:space="preserve">冲绳-宫古岛</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -570,51 +570,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港海运码头-办理登船手续 （启航时间：20:00 )
+                香港海运码头-办理登船手续 （启航时间：18:00 )
                 <w:br/>
                 今日请务必带好自己的有效证件（护照原件）。请您自行前往香港码头办理登船手续，您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。登船后享用第一顿海上美食，随即开始你美妙的游轮旅程。
                 <w:br/>
                 <w:br/>
                 码头地址：香港九龍尖沙咀海港城海運碼頭伸延大樓 2 樓旅客候船大堂
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -729,53 +729,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                八重山诸岛（日本）（靠港时间：09:00（10:00） 离港时间：17:00（18:00)
-[...1 lines deleted...]
-                竹富岛周边的海滩也别具一格，周围被椰林环绕，海风拂过时，椰树摇曳生姿， 与碧海蓝天构成一幅绝美的画面。石垣岛周边海域是潜水胜地。珊瑚礁种类丰富， 有鹿角珊瑚、脑珊瑚等多种形态各异的珊瑚！
+                宫古岛(日本)(靠港时间:08:00(09:00) 离港时间:17:00(18:00)
+                <w:br/>
+                宫古岛是冲绳人气最高的离岛之一，每年吸引数百万游春前往。这里有珊瑚礁和奇岩、乳白色的海滨沙滩，海水清澈透明，海上运动十分行，是日本人心中的夏威夷!
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
@@ -1140,53 +1140,53 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮服务费：内舱及海景房 160 港币/人/晚，露台房 200 港币/人/晚，套房 240 港币/人/晚，2 岁以下免收服 务费-相关费用由客人在船上自行支付（收费标准仅供参考，以船上公布标准为准）；
                 <w:br/>
-                 2、日本入境观光税：55 港币/人（船上自行支付，收费标准仅供参考，以船上公布标准为准）；
-[...1 lines deleted...]
-                 3、燃油附加费：200 港币/人/晚 （船上自行支付，仅供参考，以船上公布为准）；
+                 2、日本入境观光税：175 港币/人（船上自行支付，收费标准仅供参考，以船上公布标准为准）；
+                <w:br/>
+                 3、燃油附加费：100 港币/人/晚 （船上自行支付，仅供参考，以船上公布为准）；
                 <w:br/>
                  4、交通：居住地至码头往返交通；
                 <w:br/>
                  5、岸上游：不含（船上报名支付也可选择自由行）； 
                 <w:br/>
                  6、保险：旅游意外险（建议购买）； 
                 <w:br/>
                  7、房差：单人入住按所选舱房的船票 200%收取；
                 <w:br/>
                  8、其它：个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1527,51 +1527,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>