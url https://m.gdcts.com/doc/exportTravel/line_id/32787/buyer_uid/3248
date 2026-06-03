--- v0 (2025-10-02)
+++ v1 (2026-06-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">直飞大理【云起洱畔•丽大】云南丽江大理双飞5天（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海双廊|喜洲古镇（  升级1晚大理180°海景酒店）行程单</w:t>
+        <w:t xml:space="preserve">直飞大理【云起丽大Z4】云南丽江大理双飞5天（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海双廊|喜洲古镇（  升级1晚大理180°海景酒店）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -598,88 +598,93 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-大理（约3小时航程）-丽江-自由活动（ 车程驶约120分钟）
                 <w:br/>
                 广州乘机前往大理，我们在大理凤仪机场等您前来，后乘车前往丽江专业工作人员带您入住酒店稍事休息，愿您以最佳精神状态迎接此次云南之旅。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江市区海拔2400米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。丽江早晚温差较大，请您注意添减衣物。
                 <w:br/>
                 2.自由活动时间无车、无导游，请客人注意财产和人身安全，以免带来不必要的损失和麻烦。
                 <w:br/>
                 3.报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班或直飞丽江或需经停）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
                 2、特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
                 <w:br/>
                 如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
+                <w:br/>
+                备注：①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                <w:br/>
+                ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
+                <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、温德姆花园酒店、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -744,134 +749,134 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、温德姆花园酒店、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-大理（车程约2小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
-                上午：后前往【束河古镇】(赠送小马车）束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
-[...3 lines deleted...]
-                下午：乘车前往【候鸟湾湿地公园】（含门票+旅拍 赠送3张电子底片）位于美丽的高原明珠拉市海边陲海北美泉村，比邻历史悠久的茶马古道，从古城繁华到寂静闲适的候鸟栖息地须臾而至，景区环山水自然景色而建，亲近自然，别具一格
+                上午：后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生
+                <w:br/>
+                跟随总书记脚步前往参观【丽江现代花卉产业园区：赠送植物拓印+鲜花饼制作体验】依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
+                <w:br/>
+                  下午：乘车前往【候鸟湾湿地公园】（含门票+旅拍 赠送3张电子底片）位于美丽的高原明珠拉市海边陲海北美泉村，比邻历史悠久的茶马古道，从古城繁华到寂静闲适的候鸟栖息地须臾而至，景区环山水自然景色而建，亲近自然，别具一格
                 <w:br/>
                 后丽江乘车前往大理，游览【双廊古镇】是最适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉.玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。晚大理入住酒店
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。
                 <w:br/>
                 3.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：束河古镇、围炉煮茶、候鸟湾湿地公园、双廊古镇
+                景点：束河古镇、围炉煮茶、丽江现代花卉产业园区、候鸟湾湿地公园、双廊古镇
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">大理网评四钻参考酒店：大理理途、漫悦*M酒店、智选假日、凯里亚德、戴斯温德姆、洱海龙湾、苍海觅踪或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -886,106 +891,108 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理古城-喜洲古镇-大理海景酒店海景房（车程约60公里，行驶约1小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
-                早上可自行起床观看【大理海景看日出】美轮美奂，朝霞红印，红嘴鸥嘻戏，如此之美
-                <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往游览【大理古城】街道两旁，白族民居古香古色。城内由南到北，一条大街横贯其中深街幽巷，由西到东纵横交错，全城清一色的清瓦屋面，鹅卵石堆砌的墙壁，显示着古城 的古朴、别致、优雅，透出一种诱人气韵。
                 <w:br/>
                 下午：乘车去大理前往【喜洲古镇】打卡【喜洲正义门】是一座重檐歇山式门楼，重檐的二层上有一个写着“正义门”的竖匾。彰显喜洲的霸气和历史底蕴，庄严的古城门，也是历史的见证者。转一转【四方街】喜洲的中心，店铺林立，市上街、市户街、市坪街、富春里等四条主街道以此为中心向外展开，街口处立有题名、翰林两座牌坊，以表旧时功德。石板路、老宅子，满满的生活气息，去尝一尝著名历史名城喜洲的一种特色小吃喜洲粑粑。打卡【喜洲转角楼】，喜洲网红打卡地标。随处可见的老建筑，是喜洲古镇的标志之一，虽然人多，但是耐心等待，随手一拍都是复古大片【喜洲小火车】（含小火车核心小环线，约25分钟）小环线途径：打卡网红喜洲林苑黄墙，有风路，麦稻田风光，乘坐复古式的“蒸汽小火车”，感受宫崎骏动漫小火车照进现实啦~
                 <w:br/>
                 行程结束之后，后前往酒店入住酒店内休息度过愉快的下午。令人向往已久的洱海让人不愿早早离去，今天下午就让我们在洱海边一次玩个够，深度体验大理洱海边的迷人风光，在洱海生态廊道，是大理S湾的终点，也是一段非常漂亮的景观路。路两侧，种满了各种植物，湖光山色与绿化景观，交相辉映，构成了一幅美丽的画卷。在这里骑行或漫步，都能感受。赠送洱海绝美海岸线体验【梦幻海湾骑行】蓝天碧海，骑着单车享受海风吹拂，一路风光旖旎，看洱海波光粼粼，湖光山色尽收眼底，感受苍山洱海间的浪漫，文艺感十足。
                 <w:br/>
-                在这里，我们还贴心为您准备了【一线海景酒店下午茶享用时间14：00-17:00】小资精致的甜点小食与特调饮品配上无敌海景，在味蕾得到满足的同时，自然景色与洱海灵气一并揽入视野，面朝大海与阳光撞个满怀，心情随之明媚，体验感满分。
-[...3 lines deleted...]
-                备注：大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                在这里，我们还贴心为您准备了【一线海景酒店下午茶享用时间14：00-17:00】小资精致的甜点小食与特调饮品配上 无敌海景，在味蕾得到满足的同时，自然景色与洱海灵气一并揽入视野，面朝大海与阳光撞个满怀，心情随之明媚，体验感满分。
+                <w:br/>
+                餐：含早中餐
+                <w:br/>
+                大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或同级
+                <w:br/>
+                备注：①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                <w:br/>
+                ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：大理古城-喜洲古镇
+                景点：大理古城-喜洲古镇-喜洲小火车-梦幻海湾骑行
                 <w:br/>
                 到达城市：大理市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1239,51 +1246,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1292,135 +1299,50 @@
                 （3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 （4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 （5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 （6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 （7）大中型手术的恢复期病患者；
                 <w:br/>
                 （8）孕妇及行动不便者。
                 <w:br/>
                 B)老年人参团，考虑到线路的特点:
                 <w:br/>
                 1. 60周岁以上老年人预订出游，须与我司签订《长者参团同意书》并有家属或朋友（因服务能力所限无法接待及限制接待的人除外）陪同方可出游。
                 <w:br/>
                 C)因服务能力所限，无法接待70周岁以上的旅游者报名出游，敬请谅解。
                 <w:br/>
                 D）为保障客人安全，22岁以下学生和70岁以上长者，必须有25-60岁间亲属陪同方可接待。
                 <w:br/>
                 12、 根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
                 <w:br/>
                 13、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
                 <w:br/>
                 14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
-              </w:t>
-[...83 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1461,51 +1383,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>