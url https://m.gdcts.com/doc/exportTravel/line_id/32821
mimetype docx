--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">马来西亚仙本那纯玩·旅拍-4天3晚游-澳门AK行程单</w:t>
+        <w:t xml:space="preserve">马来西亚纯玩·仙本那4天3晚游-澳门AK直飞行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">马达京+汀巴汀巴岛+邦邦岛+卡帕莱+马布岛</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -412,73 +412,69 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、两天跳岛游：深度感受仙本那首屈一指的潜水圣地，布满珊瑚礁的海底世界；
                 <w:br/>
-                2、卡帕莱+马布岛：仙本那火爆打卡点之一，有晶莹剔透的海水和丰富多样的珊瑚礁景观；
-[...17 lines deleted...]
-                11、每人赠送1张无限流量卡，每间房赠送1个转换插头，让您出行无忧！
+                2、马达京+邦邦岛+汀巴汀巴岛/班丹南浮潜：打卡白沙滩，偶遇大海龟，与小丑鱼共舞；
+                <w:br/>
+                3、卡帕莱+马布岛：仙本那火爆打卡点之一，有晶莹剔透的海水和丰富多样的珊瑚礁景观；
+                <w:br/>
+                4、浮潜：出海我们为您准备了浮潜三宝，潜水蛙镜+呼吸管+一次性咬嘴；
+                <w:br/>
+                5、海鲜美食：皮皮虾海鲜餐，一人一只！海鲜街手臂皮皮虾、龙虾、石斑鱼等自购自由；
+                <w:br/>
+                6、纯玩0购物：全程不进店，品质保证，走心出品；
+                <w:br/>
+                7、澳门直飞：免去转机烦恼，含每人1件20KG来回托运行李；
+                <w:br/>
+                8、贴心服务：全程24H中文管家线上服务，当地华人中文导游专业服务。
+                <w:br/>
+                9、每人赠送：1张无限流量卡，每间房赠送1个转换插头，让您出行无忧！
+                <w:br/>
+                10、特别安排：一地两检，珠澳口岸人工岛前往澳门机场接送用车。
                 <w:br/>
                 2人成行，无须担心，放心出行 ！
-                <w:br/>
-                特别安排:一地两检，珠澳口岸人工岛前往澳门机场接送用车。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -595,101 +591,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                珠海人工岛口岸集合，乘车前往澳门机场，直飞斗湖，乘车前往仙本那镇上办理入住。
-[...1 lines deleted...]
-                各位贵宾于12:30点在珠海人工岛集合（最终以出团书为准），乘车澳门机场国际出发厅集合（可自行前往澳门机场，费用不退不抵扣），办理登机手续，飞斗湖（约3小时30分钟）。抵达斗湖机场后（乘约70分钟车）前往仙本那镇上，享受宵夜海鲜锅/海鲜粥，补充满满能量，后入住酒店，为明天的美好离岛游做好准备。
+                澳门机场直飞斗湖，乘车前往仙本那镇上办理入住。参考航班：AK7013 1625-1950
+                <w:br/>
+                各位贵宾于12:30点在珠海人工岛集合（最终以出团书为准），乘车澳门机场国际出发厅集合（可自行前往澳门机场，费用不退不抵扣），办理登机手续，飞斗湖（约3小时30分钟）。抵达斗湖机场后（乘约70分钟车）前往仙本那镇上，后入住酒店，为明天的美好离岛游做好准备。
+                <w:br/>
+                ------------------------------------------------------------------------------------------------------------------------
                 <w:br/>
                 温馨提示1：
                 <w:br/>
-                仙本那酒店入住时间为1500点后，提前抵达酒店可先将行李寄存酒店前台。仙本娜镇条件相对比较有限，住宿相对比较简单，最好自备个人洗漱用品，敬请理解。居住酒店附近也有超市或者便利店，个人需要物品也可以进行购买。
+                仙本那酒店入住时间为15:00点后，提前抵达酒店可先将行李寄存酒店前台。仙本娜镇条件相对比较有限，住宿相对比较简单，最好自备个人洗漱用品，敬请理解。居住酒店附近也有超市或者便利店，个人需要物品也可以进行购买。
                 <w:br/>
                 温馨提示2： 
                 <w:br/>
                 1、全程注意防晒，紫外线超级强； 
                 <w:br/>
-                2、出海备齐装备：运动鞋、泳装、驱蚊油、防晒霜、换洗衣服、毛巾、帽子、晕船药、沙滩鞋等； 
-[...3 lines deleted...]
-                4、患有心脏病、高血压、骨质疏松、颈椎脊椎病、动过手术、孕妇或行动不便的老人以及其他不宜出海的疾病患者严禁出海； 
+                2、出海备齐装备：沙滩鞋、泳装、驱蚊油、防晒霜、换洗衣服、毛巾、帽子、晕船药、太阳镜、防水袋等； 
+                <w:br/>
+                3、浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害；必须穿救生衣，跟随浮潜领队一起，绝不能脱队。 
+                <w:br/>
+                4、患有心脏病、高血压、骨质疏松、颈椎脊椎病、动过手术、孕妇或行动不便的老人以及其他不宜出海的疾病患者严禁出海；
                 <w:br/>
                 5、海鲜不宜与榴莲、椰子等热带水果同食，会引起腹泻；榴莲和酒不宜同时食饮，榴莲过量 8 小时之内不宜饮酒； 
                 <w:br/>
-                6、深潜后 18 小时内禁止搭乘航班； 
-[...1 lines deleted...]
-                7、浮潜/深潜：需听从专业教练的指导和工作人员的安排，禁止个人擅自行动。
+                6、浮潜/深潜：需听从专业教练的指导和工作人员的安排，禁止个人擅自行动；深潜后18小时内禁止搭乘航班。
                 <w:br/>
                 温馨提示3： 
                 <w:br/>
-                ·关于浮潜 
-[...2 lines deleted...]
-                <w:br/>
                 ·关于着装 
                 <w:br/>
-                出行当天请提前穿好适宜的衣着，提前做好防晒措施，请勿携带过多现金，请上下车及行程中自行检查并保管好随身携带的贵重物品，如若丢失自行负责； 
+                马来西亚仙本那，属于热带气候，携带夏季衣服即可，拖鞋沙滩鞋必备；由于飞机、汽车、酒店空调较冷，请至少携带一件外套或长袖衣物。 
+                <w:br/>
+                ·建议旅行装备 
+                <w:br/>
+                个人洗漱用品、雨伞，太阳帽，太阳镜，防水防潮袋，晕车晕船药，零食，个人药品（止泻药，退烧药，感冒药、降压药等），创可贴，驱蚊产品，风油精，移动电源，充电器等。
                 <w:br/>
                 ·关于安全 
                 <w:br/>
-                行程开始前请务必仔细听从导游/工作人员/潜水教练讲解各类注意事项，尊重当地风俗文化，安全文明出行。出海行程，上船之后请及时正确穿戴救生衣，下水浮潜前请确保浮潜设备正常使用。上下船需注意避让船绳索拉杆等以免划伤，浮潜过程中务必注意安全，切忌远离人群，亦不可靠近螺旋桨。如不慎被水母蛰到，可擦拭酒精、醋、生理盐水;若有严重不适，请及时就医； 
-[...3 lines deleted...]
-                防水防潮袋，晕车晕船药，零食，止泻药，退烧药，感冒药，创可贴，驱蚊产品，风油精等（多喝水，喝水也能防止痉挛）。
+                行程开始前请务必仔细听从导游/工作人员/潜水教练讲解各类注意事项。尊重当地风俗文化，安全文明出行。出海行程，上船之后请及时正确穿戴救生衣，下水浮潜前请确保浮潜设备正常使用。上下船需注意避让船绳索拉杆等以免划伤，浮潜过程中务必注意安全，切忌远离人群，亦不可靠近螺旋桨。如不慎被水母蛰到，可擦拭酒精、醋、生理盐水;若有严重不适，请及时就医； 
                 <w:br/>
                 仙本那美食推荐（温馨提示：在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等）
                 <w:br/>
-                【旺旺苏多屋】仙本那镇里早午餐首选，很符合中国胃，只能用现金；
-[...5 lines deleted...]
-                或前往海鲜街砍价购买海鲜，带回餐厅进行加工；有些庄园酒店提供海鲜加工，具体以预定酒店确认为准。
+                南洋记DOZO，苏多屋米粉，喜粤/肥妈/海鲜坊/南海渔村/悦厨等海鲜餐厅，马来风味餐厅，华人茶餐厅，麦当劳和肯德基，面包店，星巴克等。
+                <w:br/>
+                或前往海鲜街砍价购买海鲜，带回餐厅进行加工；有些庄园酒店提供海鲜加工，具体以餐厅/酒店收费为准。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -721,108 +709,106 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马布岛+卡帕莱跳岛浮潜一日游+海陆空旅拍；  赠送航拍30秒短视频+20张简修照片（双数日期）。
-[...33 lines deleted...]
-                8、如需体验深潜，至少需提前一天报名，请与您的销售沟通。
+                马达京+汀巴汀巴岛/班丹南附近海域浮潜+邦邦岛浮潜一日游。
+                <w:br/>
+                早餐后于约定时间集合乘车前往码头后，然后乘坐快艇（约50分钟）前往仙本那马达京+汀巴汀巴或斑淡南附近海域+邦邦岛跳岛浮潜之旅。
+                <w:br/>
+                08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
+                <w:br/>
+                08:30AM ：码头集合 （登记），不需要接送的旅客自行前往码头登记； 
+                <w:br/>
+                08:45AM ：码头上船出发。（如因个人原因迟到，不予退款）； 
+                <w:br/>
+                09:45AM ：马达京岛（不含上岛费：马币15/人）附近海域浮潜，栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
+                <w:br/>
+                11.30AM ：到达斑淡南附近海域或汀巴汀巴岛(旅游部规定未经当地政府认可的岛屿，暂不给上岛；如抵达日可上岛，需支付上岛费：马币25马币/人，实际以现收为准。)附近海域浮潜，拥有玻璃般湛蓝的海水，多彩的海水层次分明，海底有五彩缤纷的珊瑚和小丑鱼。
+                <w:br/>
+                12:30PM ：之后前往邦邦岛（不含上岛费：马币20/人），邦邦岛午餐 （沙滩简餐）。 
+                <w:br/>
+                13:40PM ：邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
+                <w:br/>
+                15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
+                <w:br/>
+                （以上出发和返回时间，会因为天气、洋流、船速等原因有所误差，敬请知悉）
+                <w:br/>
+                小贴士：出发前请大家带上泳衣泳裤，上好洗手间。 
+                <w:br/>
+                1、全程注意防晒，紫外线超级强；  
+                <w:br/>
+                2、出海为拼船，请按约定时间于酒店大堂静候司机/潜导,或者自行前往指定码头潜店。
+                <w:br/>
+                3、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。 
+                <w:br/>
+                4、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往。 
+                <w:br/>
+                5、如需升级体验深潜，至少需提前一天付费报名，请与您的中文导游沟通。
                 <w:br/>
                 交通：车+船
                 <w:br/>
                 景点：马步岛+卡帕莱
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：海鲜餐   </w:t>
+              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：皮皮虾海鲜餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">仙本那镇：Grace/永达/幸福小屋/绿盛界酒店或同级酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -833,108 +819,108 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马达京+汀巴汀巴岛或斑淡南周边海域浮潜+邦邦岛浮潜一日游。
-[...33 lines deleted...]
-                7、在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等
+                马布岛+卡帕莱跳岛浮潜一日游。
+                <w:br/>
+                早餐后，开启马布岛MWB+卡帕莱跳岛浮潜之旅，然后乘坐快艇（约50分钟）。记得带上漂亮的衣物，马布岛MWB度假村拍照很出片哦！
+                <w:br/>
+                08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款），车接送码头。 
+                <w:br/>
+                08:30AM ：码头集合 （登记），不需要接送的旅客自行前往码头登记； 
+                <w:br/>
+                08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
+                <w:br/>
+                09:30AM ：进入马布岛网红度假村MWB水上豪华度假村游览和拍照可以上岛拍照等，也能去到岛上的原住民村落感受岛民的原生态生活（不含上岛费：马币 50 人）
+                <w:br/>
+                11:30AM ：后可进行浮潜，马布岛附近海域生活着种类丰富的海洋生物，不谙水性的游客也可在水上屋走廊上观赏海底五彩缤纷的珊瑚、海星和鱼类等（不想浮潜的客人，可自行在MWB度假村上游览）。
+                <w:br/>
+                12:30PM ：午餐 （出海简餐）； 
+                <w:br/>
+                13:00PM ：到达卡帕莱水上度假村附近 (度假村不允许上度假村)。 附近海域浮潜，这片海域没有沙滩和岛屿，会在度假村周围浮潜，感受卡帕莱水上度假村的浪漫风情。
+                <w:br/>
+                14:50-15:30PM ：结束所有行程，返程镇上。
+                <w:br/>
+                （以上出发和返回时间，会因为天气、洋流、船速等原因有所误差，敬请知悉）
+                <w:br/>
+                小贴士：出发前请大家换好衣服，带上泳衣，上好洗手间，第一站马布岛结束出发时可更换泳衣泳裤。 
+                <w:br/>
+                1、马布岛MWB水上度假村，女士穿艳丽长裙会打卡拍照出片；记得带上泳衣，换洗衣物。
+                <w:br/>
+                2、出海为拼船，请按约定时间于酒店大堂静候司机/导游。 
+                <w:br/>
+                3、共2个浮潜点，含浮潜用具（呼吸管、眼镜、救生衣）；个人原因或天气等不可抗力因素，未参加浮潜，费用无退还。 
+                <w:br/>
+                4、浮潜时，请注意安全，不要故意去触摸水中的各种珊瑚、热带鱼，避免不必要的伤害。 
+                <w:br/>
+                5、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往。 
+                <w:br/>
+                6、如需升级体验深潜，至少需提前一天付费报名，请与您的中文导游沟通。
                 <w:br/>
                 交通：车+船
                 <w:br/>
                 景点：马达京+汀巴汀巴岛或斑淡南周边海域浮潜+邦邦岛
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：小老虎虾海鲜餐   </w:t>
+              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">仙本那镇：Grace/永达/幸福小屋/绿盛界酒店或同级酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1063,57 +1049,55 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
-                3.酒店：行程内所列酒店，标准双人间；
+                3.酒店：行程内所列酒店，基础标准房住宿；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
-                5.餐食：3个酒店内早餐，4个正餐；
-[...1 lines deleted...]
-                6.导游人员服务费+机票税杂费合计RMB540/人；
+                5.餐食：3个酒店早餐，3个正餐；
                 <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1123,55 +1107,57 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，酒店前台现付；
                 <w:br/>
-                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
-[...3 lines deleted...]
-                马步岛50马币，汀巴汀巴岛10马币，马达京岛15马币，邦邦岛20马币。出海上岛，现场支付为准。
+                3.导游人员服务费+机票税杂费合计RMB540/人，报名时与团费一起支付；
+                <w:br/>
+                4.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                5.行程外自费节目及私人产生的个人消费。
+                <w:br/>
+                上岛费：马布岛50马币，马达京岛15马币，邦邦岛20马币，现场支付。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1542,51 +1528,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>