--- v1 (2026-05-12)
+++ v2 (2026-08-18)
@@ -1056,50 +1056,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，基础标准房住宿；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：3个酒店早餐，3个正餐；
                 <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
+                <w:br/>
+                6.导游人员服务费+机票税杂费合计RMB540/人，报名时与团费一起支付
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1107,57 +1109,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，酒店前台现付；
                 <w:br/>
-                3.导游人员服务费+机票税杂费合计RMB540/人，报名时与团费一起支付；
-[...5 lines deleted...]
-                上岛费：马布岛50马币，马达京岛15马币，邦邦岛20马币，现场支付。
+                3上岛费：马布岛50马币，马达京岛15马币，邦邦岛20马币，现场支付。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1211,50 +1207,52 @@
                 <w:br/>
                 请客人注意检查个人护照，如因客人护照有DT等不良出入境记录，影响个人出行，客人自行承担由此产生的所有损失。详情出入境事项，请咨询澳门出入境事务24小时热线(853) 2872 5488。
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、香港身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任。
                 <w:br/>
                 <w:br/>
                 本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                本产品供应商为深圳市尚品游国际族行社有限公司，许可证号:L-GD-C00254。此团2人成行，为保证游客如期出发，我社将与其他族行社共同委托深圳市尚品游国际旅行社有限公司组织出发(鲜团出发)，如鑫人不接受拼团出发，诗报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游日的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺劇)及入住酒店的具体名称等信息，一井在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1399,51 +1397,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">护照+电话</w:t>
+              <w:t xml:space="preserve">6个月以上有效期护照首页+3页以上空白页+电话</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1528,51 +1526,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>