--- v1 (2025-12-13)
+++ v2 (2026-07-28)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】【悦享·纯玩】梦境仙本那五天半自助FY澳门行程单</w:t>
+        <w:t xml:space="preserve">【悦享·纯玩】梦境仙本那五天跟团游 澳门AK往返行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2天精华跳岛|纯玩0购物赠旅游险</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA202511010124ZFL</w:t>
+              <w:t xml:space="preserve">SA202608070828ZFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,114 +357,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                此航班为包机，以开票行程单为准！
-[...3 lines deleted...]
-                D5	斗湖-澳门	FY3978 1040/1410
+                参考航班，以开票行程单为准！
+                <w:br/>
+                D1	澳门-斗湖	 AK7013  16:25-19:50
+                <w:br/>
+                D5	斗湖-澳门	 AK7012  12:25-15:45
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                搭乘飞萤航空公司航班或亚航航空公司，澳门直飞斗湖，免去舟车劳顿。
-[...1 lines deleted...]
-                特别安排仙本那两天跳岛游，深度感受仙本那大自然的美丽，
+                航班	搭乘亚洲航空公司航班，澳门直飞斗湖，免去舟车劳顿。
+                <w:br/>
+                每人1件20KG来回托运行李
+                <w:br/>
+                推荐理由	特别安排仙本那两天精选跳岛游，深度感受仙本那大自然的美丽，特别赠送一次45秒团体航拍视频（拍摄地点：逢单数日期在马达京，逢双数日期马布岛，以地接安排为准）
                 <w:br/>
                 【行程1】
                 <w:br/>
-                上帝的水族馆特别安排【卡帕莱】附近海域浮潜，邂逅小丑鱼、海龟；前往仙本那最美水屋拍大片【马布岛MWB水上屋】（赠送30秒团体航拍视频），网红必打卡，满足爱摆拍的你；午餐升级享用岛上现煮餐（非盒饭）。
+                上帝的水族馆特别安排【卡帕莱】附近海域浮潜，邂逅小丑鱼、海龟；前往仙本那最美水屋拍大片【马布岛MWB水上屋】拍照打卡，满足爱摆拍的你；
                 <w:br/>
                 【行程2】
                 <w:br/>
-                LP世界十大潜水圣地【海上平台&amp;马达京岛】：全新的海上平台，这里有让人着迷的海底世界：多彩珊瑚群，随处可见的大海龟，热带鱼群等等，马达京是潜水爱好者的麦加，午餐升级享用平台现煮餐（非盒饭）
-[...1 lines deleted...]
-                全程不进店，纯玩无自费，品质保证，走心出品，！
+                LP世界十大潜水圣地三岛联游：马达京岛＆邦邦岛&amp;斑淡南：马达京岛＆邦邦岛&amp;斑淡南是众多海岛海洋生态最为壮观的，仙本那的潜水圣地之一，这里也是最容易遇见大海龟的岛屿哦。
+                <w:br/>
+                【行程3】
+                <w:br/>
+                参观仙本那热带水果园，品尝当季新鲜热带水果大餐，免费ATV体验，麻将，水上脚踏船等等活动
+                <w:br/>
+                入住酒店	【仙本那】4晚梦幻庄园或童话庄园或优雅酒店或同级精品酒店
+                <w:br/>
+                （仙本那当地较为原生态，住宿条件相对简约，敬请谅解）
+                <w:br/>
+                特色用餐	酒店早餐，海鲜餐+每人一只老虎虾，海鲜宵夜粥，出海温热式简餐，果园BBQ晚餐+水果下午茶
+                <w:br/>
+                凡是入住童话或梦话庄园团队：免费赠送庄园下午茶+每人一份燕窝椰子布丁
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,381 +593,385 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                澳门-斗湖/接机送酒店
-[...1 lines deleted...]
-                请于指定时间自行前往澳门机场集合办理登机手续乘搭飞萤航空公司客机(每人含20KG行李托运)前往斗湖，坐车前往仙本那镇码头（车程约70分钟）。抵达后办理酒店入住，特别安排海鲜粥宵夜
+                珠海关口-澳门机场-斗湖-入住酒店
+                <w:br/>
+                请于指定时间自行珠海关口集合，在领队带领下乘车前往澳门机场集合办理登机手续乘搭亚洲航空公司客机(含飞机餐，每人含20KG行李托运)前往斗湖，坐车前往仙本那镇码头（车程约70分钟）。抵达后办理酒店入住，特别安排海鲜粥宵夜。
                 <w:br/>
                 交通：飞机+巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海鲜粥宵夜   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">童话庄园／梦幻庄园／优雅酒店</w:t>
+              <w:t xml:space="preserve">梦幻庄园或童话庄园或优雅酒店或同级精品酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马布岛MWB水屋拍照(赠送团体航拍30秒视频)+卡帕莱海域浮潜
-[...9 lines deleted...]
-                晚餐享用海鲜烧烤自助餐+每人一份燕窝椰子布丁，一边品尝美味晚餐，一边听着庄园员工为您来段即兴演奏。
+                马布岛MWB水屋+卡帕莱岛海域浮潜
+                <w:br/>
+                早餐后，从仙本那码头乘船前往【马布岛MWB水上屋】（不含登岛门票50马币/人），马布岛水上木屋是仙本那岛上水上别墅度假村（自由活动约60分钟），坐落于美丽的马布岛上，随手一拍即是风景明信片。
+                <w:br/>
+                午餐后前往【卡帕莱】海域自由浮潜，这里是远离陆地与尘世的蓝色天堂,这里是鱼儿、珊瑚、海龟们共享的奇妙海洋世界。位于距离著名潜水胜地西巴丹岛仅约十五分钟捷艇船程的马布岛，已晋身浮潜(在浅沙海床水域漫游浮潜)据点之一 ，它是周遭拥有斜沙滩，西北角耸立在一幅两百公顷大珊瑚礁上的一个卵形岛屿。
+                <w:br/>
+                约下午15：30回程返回酒店休息。
+                <w:br/>
+                入住童话庄园或梦幻庄园团队，将赠送庄园特色下午茶+每人一份燕窝椰子布丁。入住其他酒店则晚餐安排每人一份椰子布丁甜品，费用不作退减，请知悉！）
+                <w:br/>
+                指定时间集合晚餐，享用老虎虾海鲜餐
                 <w:br/>
                 交通：船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：岛上现煮     晚餐：海鲜BBQ++燕窝椰子布丁   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：岛上简餐     晚餐：老虎虾海鲜餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">童话庄园／梦幻庄园／优雅酒店</w:t>
+              <w:t xml:space="preserve">梦幻庄园或童话庄园或优雅酒店或同级精品酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海上平台（视潮汐情况赠送BOHAYEN岛拍照）+马达京岛浮潜
-[...7 lines deleted...]
-                约15:30坐船返程回酒店休息，晚餐自理。
+                丁巴丁巴+马达京+邦邦岛//海鲜市场
+                <w:br/>
+                酒店享用早餐后，码头集合然后前往【马达京岛】（未含登岛门票马币15/人），该岛拥有湛蓝的海水，让人疯狂的海底世界，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩，风暴一般的鱼群，更有可爱的大海龟，一切一切都这么疯狂和完美。
+                <w:br/>
+                享用简餐午餐
+                <w:br/>
+                下午前往【邦邦岛】（未含登岛门票马币10/人），在这里一边浮潜，一边看海龟从身边游过，海底的多彩珊瑚更是一场绚丽的色彩视觉盛宴，
+                <w:br/>
+                随后前往【汀巴汀巴岛】或【斑淡南】海域浮潜（不登岛）
+                <w:br/>
+                下午15：30坐船回程返回酒店休息，
+                <w:br/>
+                您可以前往海鲜市场购买生猛海鲜（当地大部分餐厅或庄园都可以提供付费加工服务），晚餐自理。
                 <w:br/>
                 交通：船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：平台现煮     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：岛上简餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">童话庄园／梦幻庄园／优雅酒店</w:t>
+              <w:t xml:space="preserve">梦幻庄园或童话庄园或优雅酒店或同级精品酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全天自由活动推荐行程： 推荐行程： 红树林长鼻猿生态萤火虫马币２５０／人
-[...5 lines deleted...]
-                交通：无
+                自然醒+下午参观水果园享用水果下午茶+BBQ晚餐
+                <w:br/>
+                睡到自然醒，午餐自理
+                <w:br/>
+                下午约15:30从酒店出发前往仙本那热带水果园，抵达后跟着参观热带水果园，了解果树的种植、生长、嫁接等知识，品尝当季新鲜水果大餐，还可以免费体验一次ATV（时长5分钟）、水上脚踏船、麻将等活动（果园不含项目：喂动物饲料，雪山飞狐，钓鱼杆租赁），晚餐于果园用BBQ烧烤餐
+                <w:br/>
+                交通：车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：果园BBQ晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">童话庄园／梦幻庄园／优雅酒店</w:t>
+              <w:t xml:space="preserve">梦幻庄园或童话庄园或优雅酒店或同级精品酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 斗湖/澳门
                 <w:br/>
-                酒店享用早餐后前往机场办理离境登机手续(含每人20KG行李托运)，返回澳门机场散团。结束愉快仙本那之旅！
+                酒店享用早餐后前往机场办理离境登机手续(含飞机餐，含每人20KG行李托运)，返回澳门机场散团。结束愉快仙本那之旅！
                 <w:br/>
                 交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1025,119 +1041,121 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.澳门斗湖往返机票含20KG行李；
                 <w:br/>
                 2.行程所列星级酒店两人一室；
                 <w:br/>
-                3.行程所列用餐全程4正4早餐+每人一个燕窝椰子布丁
+                3.行程所列用餐全程5正4早餐+水果下午茶
                 <w:br/>
                 4.行程空调旅游车
                 <w:br/>
-                5.两天出海跳岛（门票自理）
-[...5 lines deleted...]
-                8.赠送旅游意外险（成人保额30万，儿童不超20万）
+                5.两天出海跳岛，浮潜向导1对6服务
+                <w:br/>
+                6.珠海关口—澳门机场去程用车
+                <w:br/>
+                7.入境卡申报
+                <w:br/>
+                8.中国护照赠送旅游意外险（成人保额30万，满75岁长者及儿童保额不超20万）
+                <w:br/>
+                9.机票税及领队司机导游服务费600/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.机票税及导游司机服务费600元/人
-[...9 lines deleted...]
-                6.一切个人消费，行程备注未含项目。
+                1.马来西亚政府旅游税10马币/间/晚
+                <w:br/>
+                2.登岛门票（马布岛马币50/人，马达京马币15/人，邦邦岛马币10/人，合计马币75/人）
+                <w:br/>
+                3.国内至珠海关口及澳门返国内交通。
+                <w:br/>
+                4.单房差（因酒店不设自然单间单人需补房差）
+                <w:br/>
+                5.一切个人消费，行程备注未含项目。
+                <w:br/>
+                6.燃油税附加费临时涨幅（以航司通知为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1413,51 +1431,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>