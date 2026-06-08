--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【你好，江西】亲子游高铁5日游 | 南昌 | 江西省博物馆 | 南昌滕王阁 | 南昌万寿宫历史文化街区 | 庐山秀峰瀑布 | 白鹿洞书院  | 瓷都景德镇 | 婺源篁岭 | 婺女洲国际旅游度假区 | 望仙谷行程单</w:t>
+        <w:t xml:space="preserve">【你好，江西】亲子游高铁5日游 | 南昌  | 南昌滕王阁 | 南昌万寿宫历史文化街区 | 避暑圣地庐山 | 瓷都景德镇 | 婺源篁岭  | 望仙谷行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州东-南昌西G3062/07:30-11:42
-[...1 lines deleted...]
-                回程：南昌-广州东G3081/16:07-21:10
+                去程：广州东-南昌G3070/10:30-15:11
+                <w:br/>
+                回程：南昌南-广州东G3085/18:22-23:00
                 <w:br/>
                 参考车次，最终以实际为准
                 <w:br/>
                 1.备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -400,61 +400,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ▲魅力南昌： 登江南三大名楼滕王阁，逛万寿宫历史文化街区，感受英雄城的古风与现代
-[...9 lines deleted...]
-                ▲亲子趣途：特别安排景德镇陶瓷三项体验、江西省博物馆亲子寻宝，寓教于乐，玩  中学，学中玩
+                ▲夏日秘境避暑，玩转仙侠山水画卷：【避暑圣地·庐山】穿梭山林幽谷、漫步如琴湖畔，畅享天然空调氧吧，打卡锦绣谷、仙人洞、美庐别墅等经典景点，感受夏日山林清爽。【中国最美乡村·婺源篁岭】青山叠翠、古村清幽，白墙黛瓦藏于绿野之间，漫步天街、梯田栈道、网红索桥，沉浸式邂逅诗意乡村。【网红·望仙谷】藏于峡谷秘境，溪流瀑布环绕、清风凉爽宜人，白天逛古街、看仙侠实景演绎，夜晚赏璀璨灯光秀、围炉篝火狂欢，沉浸式打卡现实版仙侠江湖。
+                <w:br/>
+                ▲沉浸式人文化启蒙，边玩边学边涨知识：登临千年滕王阁，品读《滕王阁序》千古名句，沉浸式感悟盛唐文脉。景德镇御窑博物馆安排大咖精讲，深度拆解江西千年陶瓷历史与地域故事，摆脱枯燥书本知识，让孩子边走边学，在游玩中增长见闻、积淀文化底蕴。
+                <w:br/>
+                ▲专属亲子体验，解锁趣味动手时光：景德镇陶瓷DIY体验+篁岭五谷晒秋创意拼图。
+                <w:br/>
+                ▲美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
+                <w:br/>
+                ▲舌尖赣味寻踪：【南昌赣菜宴】【婺源农家宴】【景德镇瓷器宴】【庐山三石宴】【南昌非遗早餐】
+                <w:br/>
+                ▲优选住宿：景德镇、婺源、庐山入住网评4钻酒店；特别安排入住一晚望仙谷景区外民宿，赏醉美夜景。
+                <w:br/>
+                ▲纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,483 +575,461 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-南昌
                 <w:br/>
-                上午：广州南/广州东/广州白云乘坐上午的高铁前往南昌（参考车次：广州东-南昌西G3062/07:30-11:42或其他上午7点-9点出发车次，车程时间约4小时12分钟) 。
-[...3 lines deleted...]
-                晚上：游览【万寿宫历史文化街区】（赠送景点，不去不退，游览约1.5小时）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
+                全天：广州东/广州白云乘坐上午或者下午的高铁前往南昌（参考车次G3070/10:30-15:11或其他车次，车程时间约4小时41分钟) 。乘车前往游览南昌城标--【八一起义纪念碑、八一广场】（225公里，车程约3小时，由于道路管制的原因，客人需要步行15分钟前往广场，游览1小时）；八一起义纪念碑，坐落于南昌市中心八一广场。1977年八一起义五十周年时破土兴建，1979年1月8日落成。塔为长方体，总高45.5米。正北面是叶剑英元帅题写的“八一南昌起义纪念塔”九个铜胎鎏金大字，下嵌“八一南昌起义简介”花岗石碑。其他三面是“宣布起义”、“攻打敌营”、“欢呼胜利”三幅大型花岗石浮雕。塔身两侧各有一牌翼墙，八一起义纪念碑(17张)嵌有青松和万年青环抱的中国工农红军旗徽浮雕。塔顶由直立的花岗石雕步枪和用红色花岗石拼贴的八一军旗组成。后乘车前往游览【万寿宫历史文化街区】（游览约1.5小时，赠送景点，不去不退）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
                 <w:br/>
                 ★ 寻找打卡点：
                 <w:br/>
                 ①南昌花墙：位于街区内部，以巨型鲜花装饰和南昌城市元素为主题，适合拍摄文艺风格照片。
                 <w:br/>
                 推荐位置：幻师店铺对面、南昌红墙（琨茶筝楼附近）。
                 <w:br/>
                 ②万寿龙雕塑：街区入口处的标志性雕塑，象征吉祥与活力，适合亲子或家庭合影。
                 <w:br/>
                 ③方言墙：位于霸王茶姬旁的小巷，展示江西各地特色方言，趣味性强，适合拍照互动。
                 <w:br/>
                 ④复古电影院：街区内的复古风格电影院，门口长条板凳和霓虹灯牌是热门打卡背景。
                 <w:br/>
                 ⑤灯笼墙（滕王阁联动）：北扩片区的灯笼墙印有《滕王阁序》文字，夜晚亮灯后氛围感极强。
                 <w:br/>
                 ★ 文化体验点：
                 <w:br/>
                 ①非遗匠心馆：集中展示赣发绣、豫章刻瓷等非遗项目，可体验传统手工艺制作。
                 <w:br/>
                 ②古风表演区：万寿宫巷的金城门楼有古筝演奏、二胡表演（晚间驻唱），可感受国风文化。
                 <w:br/>
                 ★ 美食打卡点：
                 <w:br/>
                 南昌拌粉、瓦罐汤、洪都大拇指、江西鲲茶、南昌白糖糕、南昌卤味、糊羹、南昌水煮、米粉蒸肉......
                 <w:br/>
                 <w:br/>
                 *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
-                景点：【江西省博物馆 】【万寿宫历史文化街区】
+                景点：【八一起义纪念碑、八一广场】【万寿宫历史文化街区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：南昌星程酒店（南昌高新民园路西地铁站店）或格林东方酒店（滕王阁绳金塔地铁站店）或维也纳智好酒店（南昌井冈山大道店）或维也纳国际酒店（南昌青山湖万达广场店）或同级</w:t>
+              <w:t xml:space="preserve">维也纳智好酒店或南昌融创美居酒店或融创诺富特酒店或南昌宜尚酒店或智选假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南昌-庐山-景德镇
-[...19 lines deleted...]
-                夜景灯光：园区红砖建筑搭配灯光设计，适合拍照打卡，夜晚氛围浪漫。
+                南昌-望仙谷
+                <w:br/>
+                午：乘车前往【大士院北区社区文化广场】以一碗拌粉、一盅瓦罐汤，正式打开南昌的一天。（赠送文老五汤店南昌非遗特色美食：南昌拌粉+瓦罐汤+白糖糕+韭菜盒子+小笼包+藕片）大士院代表的是老南昌的市井生活，漫步在文火慢炖的小巷，嗦碗粉，喝碗汤，打开味蕾。在街头的烟火氛围中，体验老南昌的风味。乘车前往游览【滕王阁】（游览时间约1.5小时，此项目为赠送景点，如因时间、天气或个人等因素没去，费用不退），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。 
+                <w:br/>
+                下午：车赴前往参观【望仙谷峡谷小镇】（车程约3.5-4小时，赠送景点，不去不退，游览时间约4小时，特别赠送团队航拍）位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。游览结束车赴望仙谷景区外民宿办理入住。
+                <w:br/>
+                望仙谷演艺时间表（仅供参考）
+                <w:br/>
+                ★百味街景观亭下，《锤丸戏春》的NPC，摇若折扇而来，邀你共赴一一场夏日竟技。
+                <w:br/>
+                ★杨员外府里，《杨府奇谭》戏剧开演，在青瓦高墙间流转一唱一叹皆是岁月里的跌宕故事。
+                <w:br/>
+                ★作坊街的天同客栈旁，《不羡鸳鸯只羡仙》沉浸式演出悄然上演，江湖儿女的浪漫精彩上演。
+                <w:br/>
+                ★《千门八将·破局》戏剧互动悬疑拉满看各路高于各显神通，在春日夜色里上演一场波公诡谲的江湖智斗。
+                <w:br/>
+                ★胡氏宗祠前，《汉婚》情景互动庄重浪漫，红绸罗帐，凤冠霞帔里藏着中式古典的温婉，让江湖不只刀光剑影更有
+                <w:br/>
+                细水长流的人间温情。
+                <w:br/>
+                ★当最后一缕日光沉入溪谷杨府广场的压轴大戏《望仙燃梦》正式启幕。熊熊篝火照亮山谷，歌声、欢笑声随风漫开，
+                <w:br/>
+                没有拘束、没有纷扰，人人皆是白在江湖客。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秀峰瀑布】【白鹿洞书院】【陶溪川陶瓷文化创意园】
+                景点：【滕王阁】【望仙谷峡谷小镇】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：景德镇陶欣饭店或景城美莱酒店或美豪丽致酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：大士院北区社区文化广场     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">望仙谷景区外民宿（备注：因民宿房间数量有限，同一个团中可能涉及到分开民宿入住）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景德镇-婺源
-[...27 lines deleted...]
-                3、如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知；
+                望仙乡-婺源
+                <w:br/>
+                上午：早餐后，中国最美乡村—婺源（车程约2小时），游览【篁岭—鲜花小镇】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约3小时）篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。体验 【篁岭五谷晒秋拼图】（约1小时） 分组进行晒秋创意拼图，用五谷晒出夏日的主题曲，充分激发游客的想象力和创造力。
+                <w:br/>
+                下午：游览结束后，乘车前往参观【陶溪川陶瓷文化创意园】（车程约1.5小时，赠送景点，不去不退，游览约2小时），这里是中国首座陶瓷文化主题的创意园区，有五十年代的厂房，八十年代的机器，改造于宇宙、为民等老工厂的园区，忠实地记录着近现代陶瓷生产的工艺演变历程。而陶瓷美术馆、艺术馆、驻场艺术家的加入，又让这里成为现代陶瓷艺术的最大展示地。在这里触摸老厂房的砖瓦，欣赏唯美现代的陶瓷艺术品，置身在陶瓷的前世与今生。在淘溪川创意集市自由参观，这也是目前景德镇最具人气创意集市，汇集了全国乃是世界各地的年轻陶艺达人，在这里摆摊交流，在这里可以感受到天马行空和奇思妙想的陶瓷新天地。
+                <w:br/>
+                ★ 美食打卡：
+                <w:br/>
+                瓷泥煨鸡、小黄鱼、江西辣莲花血鸭 、江西辣糯鸡爪、拌冷粉、饺子耙、油条包麻糍、炒碱水粑......
+                <w:br/>
+                ★ 艺术展览与灯光秀：
+                <w:br/>
+                陶溪川美术馆：定期举办现代艺术展，适合孩子接触多元艺术形式。
+                <w:br/>
+                夜景灯光：园区红砖建筑搭配灯光设计，适合拍照打卡，夜晚氛围浪漫。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【御窑厂国家考古遗址公园】【陶艺基地】【婺女洲度假区】
-[...1 lines deleted...]
-                自费项：婺女洲度假区《遇见·婺源》演艺秀嘉宾票198元/人。（导游推自费，自愿选择）
+                景点：【婺源篁岭】【陶溪川陶瓷文化创意园】
+                <w:br/>
+                自费项：不含篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：婺女洲度假区万卷酒店或婺女洲度假区故园里酒店或同级；</w:t>
+              <w:t xml:space="preserve">景德镇陶邑观英酒店或陶邑东郊酒店或陶邑陶欣饭店或西河湾酒店或景城美莱酒店或美豪丽致酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                婺源篁岭-望仙谷
-[...7 lines deleted...]
-                ★ 望仙谷美食推荐：望仙烤冷面、望仙铁板豆腐、葛粉羹、糖墩墩手工汤圆、手工老酸奶、小胖凉皮、苕皮豆干......
+                景德镇-庐山
+                <w:br/>
+                上午：早餐后，乘车前往游览明清两代专造皇家瓷器之所，游览景德镇最热门的旅游打卡地【陶阳里旅游区】（赠送景点，不去不退，游览时间约2小时），陶阳里御窑景区位于景德镇昌江河畔。它不仅是世界陶瓷发展史上的杰出典范，“一带一路”海上陶瓷之路零公里起点，更是千年古镇的“活化石”，参观【御窑厂国家考古遗址公园】、【御窑博物馆】（逢周一闭馆） 、【周边里弄民居】 、【会馆瓷行】 、【窑作群落】 、【陶瓷工业遗产等历史文化遗存】。
+                <w:br/>
+                下午：前往【陶艺基地】体验陶瓷研究所经典课程（含拉胚成型+色泥捏塑+绘画拼图三项体验，含烧制，不含邮寄费用），通过参观学习、汲取灵感，齐动手定制充满家庭记忆的“传家宝”。（1、提升孩子的动手能力与技能培养。2、开发创造力与艺术表达，提供自由创作空间，鼓励孩子发挥想象力设计图案。）体验结束后，游览结束后，乘车前往世界自然和地质双遗产--庐山（车程约2.5小时，含大门票，不含景区环保车90元/人，费用自理）。换乘环保车上山，办理酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【篁岭】【望仙谷峡谷小镇】
-[...1 lines deleted...]
-                购物点：不含篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人（必须消费）
+                景点：【陶阳里旅游区】【庐山】
+                <w:br/>
+                自费项：庐山环保车90元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：望仙谷景区外民宿（由于民宿房量有限，同一个团中可能涉及到分开民宿入住）</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">庐山西湖宾馆或莲花台花园度假酒店或庐山融旅酒店或庐山云熙颐居酒店或春庐颐居或山水庐驿或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                望仙乡-滕王阁-南昌-广州东
-[...3 lines deleted...]
-                下午：游览【滕王阁】（已含大门票，游览约1.5小时），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。后前往南昌站送高铁返回广州东（参考车次：G3081/16:07-21:10或其他车次），结束愉快的旅程！
+                庐山-南昌南-广州东
+                <w:br/>
+                上午：早餐后，游览湖面酷似一把小提琴得名的【如琴湖】，白居易咏桃花地“人间四月芳菲尽，山寺桃花始盛开。长恨春归无觅处，不知转入此中来”的【花径】（游览约30分钟），游终年繁花似锦，全长1452米长的峡谷【锦绣谷】，神龙巧救朱元璋的【天桥】，毛主席笔下的天生一个【仙人洞】，无限风光在【险峰】（游览约1.5小时）。参观曾作为蒋介石的夏都官邸，“主席行辕”，是当年“第一夫人”生活的“美的房子”【美庐别墅】（游览约40分钟，如遇政策性闭馆，则游览【会议旧址】）。后游【含鄱口】(游览约30分钟)是含鄱岭和对面的汉阳峰形成的一个巨大壑口，大有一口吸尽山麓的鄱阳湖水之势，故得名。后入住酒店。
+                <w:br/>
+                下午：游览结束后，乘车前往南昌南站（约2.5小时车程），乘坐高铁返回广州东站（参考时间：G3085/18:22-23:00或其他车次），结束愉快的江西旅程。
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
-                景点：【滕王阁】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1094,61 +1074,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.大交通：广州南/广州东/广州白云至南昌西，南昌-广州东 高铁/动车 二等票。
+                1.大交通：广州东-南昌、南昌南-广州东 往返高铁二等票；
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：南昌、景德镇入住豪华酒店标间；特别安排一晚婺女洲景区内豪华酒店标间，一晚望仙谷景区外民宿，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
-[...3 lines deleted...]
-                4. 门票：秀峰瀑布大门票，白鹿洞大门票，御窑厂国家考古遗址公园大门票（赠送景点，不去不退），景德镇陶瓷DIY三项体验费（含烧制，不含邮寄，费用自理），婺女洲度假区（赠送大门票，不去不退），婺源篁岭大门票（赠送景点，不去不退），望仙谷大门票（赠送景点，不去不退），南昌滕王阁大门票（赠送景点，不去不退）。
+                2. 住宿：景德镇、婺源、庐山入住网评4钻酒店，特别安排入住一晚望仙谷景区外民宿；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（补房差加660元/人，不占床减480元/人）
+                <w:br/>
+                3. 用餐：4早4正餐（正餐餐标40元/人餐，十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
+                <w:br/>
+                4. 门票：南昌滕王阁大门票（赠送景点，不去不退）、望仙谷大门票（赠送景点，不去不退）、篁岭大门票（赠送景点，不去不退），陶阳里旅游区大门票（赠送景点，不去不退），陶瓷DIY体验（含拉胚成型+色泥捏塑+绘画拼图三项体验，含烧制，不含邮寄费用，赠送项目，不去不退），庐山大门票。
                 <w:br/>
                 5. 导游：当地优秀专业导服。
                 <w:br/>
                 6. 用车：当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.儿童：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1176,57 +1156,55 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 不含广州高铁站往返接送，请客人自行前往广州南站自行刷身份证进站乘车。
                 <w:br/>
                 2. 由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 3 旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
                 4.婺源酒店不含一次性洗漱用品，请游客自行携带。
                 <w:br/>
                 5.合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 6.行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
-                7.不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；
-[...1 lines deleted...]
-                （即必须产生：65周岁以上：合计60元/人；65岁以下：合计120元/人）
+                7.不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含庐山环保车90元/人；
+                <w:br/>
+                （即必须产生：65周岁以上：合计150元/人；65岁以下：合计210元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
-                <w:br/>
-                8.自费推荐：婺女洲度假区《遇见·婺源》演艺秀嘉宾票198元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1396,102 +1374,102 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《遇见·婺源》演艺秀嘉宾票</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">《遇见·婺源》演艺秀嘉宾票198元/人（导游推自费，自愿选择）</w:t>
+              <w:t xml:space="preserve">庐山环保车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景交，必须消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 198.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1518,146 +1496,239 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...25 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报 名表及补充约定》之附件。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由江西新旅程国际旅行社有限公司承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安全注意事项： 
-[...21 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+                1、为了响应低碳环保经营模式，根据江西省旅游局文件的精神，婺源大部分宾馆将会从2011年6月1日陆续取消客房六小件（牙具、沐浴液、洗发水、拖鞋、梳子、浴帽）望客人出发前自行准备此类物件以防不便；
+                <w:br/>
+                2、用餐口味南北各地有别，江西餐偏咸辣，如方便可带些本地的小吃或开胃菜；
+                <w:br/>
+                5、 景区公路弯多而急可能会晕车；绿化比率高故有蚊等昆虫；请游客自带常用药以备不时之需(如：晕车药.清凉油.藿香正气水等)；
+                <w:br/>
+                6、乘坐景交车应注意，每次下车时应物品随身携带，如有遗失很难找回，请妥善保管好您的贵重物品，防止被窃，离开住宿前检查好行李，避免旅行中临时忙乱，丢失物品；
+                <w:br/>
+                7、在景点要注意一切消费和活动要遵纪守法小心上当，有什么不清楚的可咨询导游，在景区晚上可以自由活动，出行前最好结伴，忌单独出行；
+                <w:br/>
+                8、江西景区均为五A级景点或者世界遗产，请爱护环境卫生，不破坏景区资源，请在允许吸烟的吸烟区吸烟；
+                <w:br/>
+                9、登山前，中、老年人和慢性病患者要做全面身体检查，以免发生意外；庐山、井冈山、三清山、龙虎山均为需爬山景点，65岁以上老年人请遵循家人意见出行，旅行过程中如出现个人身体问题由客人自行负责；
+                <w:br/>
+                10、患有高血压、心脏病患者，应随身携带药品及饮水，以备急需，切不宜单独行动，建议患有心脏病、高血压、饮酒过量的游客以及70岁以上老年人尽量避免乘坐缆车上下山；
+                <w:br/>
+                11、各地景区的物价一般比市区略高，而且在小商贩处购买东西有可能碰到假货，所以请在出门前备好，避免在景区购买；
+                <w:br/>
+                12、上山时以穿登山鞋、布鞋、球鞋为宜，穿皮鞋和塑料底鞋容易跌倒，勿穿皮鞋或高跟鞋；
+                <w:br/>
+                13、上山轻装，少带行李，以免过多消耗体力，影响登山，山时身略前俯，可走“Z”形，这样既省力，又轻松，山上辐射较强，要注意防晒；
+                <w:br/>
+                14、山高路陡，游山时以缓步为宜，不可过速，为安全计，一定要做到“走路不看景，看景不走路”；
+                <w:br/>
+                15、参观时应跟随导游，团友相互照顾，不要只身攀高登险；
+                <w:br/>
+                16、在高峻危险的山峰上照像时，摄影者选好角度后就不要移动，特别不要后退，以防不测；
+                <w:br/>
+                17、下雨时不要攀登高峰，不要用手扶铁链，亦不宜在树下避雨，以防雷击；
+                <w:br/>
+                18、特别提醒：山上房间的标准比城市标准要差一等（山区三星相当于城市二星级宾馆）；山区特有云雾气候会给入住的游客有阴凉潮湿之感；所有宾馆热水都是限时供应，请注意宾馆供水洗澡时间；
+                <w:br/>
+                19、由于浴室地面湿滑，请在浴室做好防滑工作：准备好防滑垫或者浴巾！以防滑倒摔伤；另外请正确地使用坐式马桶，以防意外！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.同一团种采用不同交通工具抵达目的地，回程根据高铁时刻的前后顺序，分别送客人前往高铁站，后返广州的客人先在市区自由活动等候。
+                <w:br/>
+                2.由于旅游者报名与车票出票时间有一定出入，本次行程的公共交通工具个别时段的车票非游客本人的真实身份信息，我社保证旅游者乘坐公共交通工具前往旅游目的地，旅游者不得因为车票非实名制拒绝乘车、拒绝旅行社安排的补救措施，若因此而扩大的损失由旅游者承担。对此旅游者表示同意，并配合旅行社安排。
+                <w:br/>
+                3.行程所列酒店如因节假日房间爆满等特殊原因无法安排，以我社出发前给予的行程为准。
+                <w:br/>
+                4.由于当地原因,旅游车有可能出现套车现象，敬请谅解。
+                <w:br/>
+                5.由于晒秋景观属于当地传统农俗，实际景观根据当地农户情况而定！
+                <w:br/>
+                6.当地花观赏期视当地气候和条件而定，如因当地条件和气候影响景观，我社不负赔偿责任，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1698,51 +1769,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>