--- v4 (2026-08-12)
+++ v5 (2026-09-14)
@@ -343,51 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州东-南昌G3070/10:30-15:11
+                去程：广州东-南昌西G3064/07:02-11:57
                 <w:br/>
                 回程：南昌南-广州东G3085/18:22-23:00
                 <w:br/>
                 参考车次，最终以实际为准
                 <w:br/>
                 1.备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -400,63 +400,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ▲夏日秘境避暑，玩转仙侠山水画卷：【避暑圣地·庐山】穿梭山林幽谷、漫步如琴湖畔，畅享天然空调氧吧，打卡锦绣谷、仙人洞、美庐别墅等经典景点，感受夏日山林清爽。【中国最美乡村·婺源篁岭】青山叠翠、古村清幽，白墙黛瓦藏于绿野之间，漫步天街、梯田栈道、网红索桥，沉浸式邂逅诗意乡村。【网红·望仙谷】藏于峡谷秘境，溪流瀑布环绕、清风凉爽宜人，白天逛古街、看仙侠实景演绎，夜晚赏璀璨灯光秀、围炉篝火狂欢，沉浸式打卡现实版仙侠江湖。
+                ▲国庆金秋限定，山水仙侠秋色盛宴：登临世界双遗产【庐山】，金秋山林层林渐染，漫步如琴湖、锦绣谷，尽享天然山林氧吧，饱览匡庐秋色。打卡秋日限定【婺源篁岭晒秋】，五彩晒盘铺满徽派古村，白墙黛瓦浸染秋日烟火，漫步天街、梯田栈道、网红索桥，沉浸式感受金秋古村诗意画卷。【网红望仙谷】藏于峡谷秘境，溪流瀑布环绕、清风凉爽宜人，白天逛古街、看仙侠实景演绎，夜晚赏璀璨灯光秀、围炉篝火狂欢，沉浸式打卡现实版仙侠江湖。
                 <w:br/>
                 ▲沉浸式人文化启蒙，边玩边学边涨知识：登临千年滕王阁，品读《滕王阁序》千古名句，沉浸式感悟盛唐文脉。景德镇御窑博物馆安排大咖精讲，深度拆解江西千年陶瓷历史与地域故事，摆脱枯燥书本知识，让孩子边走边学，在游玩中增长见闻、积淀文化底蕴。
                 <w:br/>
-                ▲专属亲子体验，解锁趣味动手时光：景德镇陶瓷DIY体验+篁岭五谷晒秋创意拼图。
+                ▲独家景德镇陶瓷DIY--不碎片，才深刻：我们取消常规的三项拼凑，只做两件事：亲手拉出器型，再于干坯上绘出心意，中间由专业窑炉代您耐心烘干，您只需专注创作，便能拥有一件真正“由您而生”的陶瓷作品——比单项体验更完整，比三项走马观花更沉浸。
+                <w:br/>
+                我们家的体验：拉出一个杯形，稍作烘干，直接在这同一个坯体上彩绘。你画的就是你拉的，你烧出来的就是你画的。从头到尾，只有这一块泥，只做这一件器，但它完完整整属于你。
                 <w:br/>
                 ▲美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
                 <w:br/>
-                ▲舌尖赣味寻踪：【南昌赣菜宴】【婺源农家宴】【景德镇瓷器宴】【庐山三石宴】【南昌非遗早餐】
-[...3 lines deleted...]
-                ▲纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适。
+                ▲舌尖赣味寻踪：【南昌非遗美食】【婺源农家宴】【景德镇瓷器宴】【庐山三石宴】。
+                <w:br/>
+                ▲优选住宿：南昌、景德镇、庐山入住网评4钻酒店；特别安排入住一晚望仙谷景区外民宿，赏醉美夜景。
+                <w:br/>
+                ▲纯净旅游：广东散拼，全程纯玩0购物，8-25人精品小团，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,51 +577,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-南昌
                 <w:br/>
-                全天：广州东/广州白云乘坐上午或者下午的高铁前往南昌（参考车次G3070/10:30-15:11或其他车次，车程时间约4小时41分钟) 。乘车前往游览南昌城标--【八一起义纪念碑、八一广场】（225公里，车程约3小时，由于道路管制的原因，客人需要步行15分钟前往广场，游览1小时）；八一起义纪念碑，坐落于南昌市中心八一广场。1977年八一起义五十周年时破土兴建，1979年1月8日落成。塔为长方体，总高45.5米。正北面是叶剑英元帅题写的“八一南昌起义纪念塔”九个铜胎鎏金大字，下嵌“八一南昌起义简介”花岗石碑。其他三面是“宣布起义”、“攻打敌营”、“欢呼胜利”三幅大型花岗石浮雕。塔身两侧各有一牌翼墙，八一起义纪念碑(17张)嵌有青松和万年青环抱的中国工农红军旗徽浮雕。塔顶由直立的花岗石雕步枪和用红色花岗石拼贴的八一军旗组成。后乘车前往游览【万寿宫历史文化街区】（游览约1.5小时，赠送景点，不去不退）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
+                全天：广州东/广州白云/广州站/广州南乘坐上午或者下午的高铁前往南昌/南昌西/南昌东/南昌南（参考车次：G3064/07:02-11:57或G3062/07:30-11:48或G3070/10:30-15:15或其他07:00-18:00出发车次) 。抵达后，乘车前往游览南昌城标--【八一起义纪念碑、八一广场】（由于道路管制的原因，客人需要步行15分钟前往广场，游览1小时）；八一起义纪念碑，坐落于南昌市中心八一广场。1977年八一起义五十周年时破土兴建，1979年1月8日落成。塔为长方体，总高45.5米。正北面是叶剑英元帅题写的“八一南昌起义纪念塔”九个铜胎鎏金大字，下嵌“八一南昌起义简介”花岗石碑。其他三面是“宣布起义”、“攻打敌营”、“欢呼胜利”三幅大型花岗石浮雕。塔身两侧各有一牌翼墙，八一起义纪念碑(17张)嵌有青松和万年青环抱的中国工农红军旗徽浮雕。塔顶由直立的花岗石雕步枪和用红色花岗石拼贴的八一军旗组成。后乘车前往游览【万寿宫历史文化街区】（游览约1.5小时，赠送景点，不去不退）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
                 <w:br/>
                 ★ 寻找打卡点：
                 <w:br/>
                 ①南昌花墙：位于街区内部，以巨型鲜花装饰和南昌城市元素为主题，适合拍摄文艺风格照片。
                 <w:br/>
                 推荐位置：幻师店铺对面、南昌红墙（琨茶筝楼附近）。
                 <w:br/>
                 ②万寿龙雕塑：街区入口处的标志性雕塑，象征吉祥与活力，适合亲子或家庭合影。
                 <w:br/>
                 ③方言墙：位于霸王茶姬旁的小巷，展示江西各地特色方言，趣味性强，适合拍照互动。
                 <w:br/>
                 ④复古电影院：街区内的复古风格电影院，门口长条板凳和霓虹灯牌是热门打卡背景。
                 <w:br/>
                 ⑤灯笼墙（滕王阁联动）：北扩片区的灯笼墙印有《滕王阁序》文字，夜晚亮灯后氛围感极强。
                 <w:br/>
                 ★ 文化体验点：
                 <w:br/>
                 ①非遗匠心馆：集中展示赣发绣、豫章刻瓷等非遗项目，可体验传统手工艺制作。
                 <w:br/>
                 ②古风表演区：万寿宫巷的金城门楼有古筝演奏、二胡表演（晚间驻唱），可感受国风文化。
                 <w:br/>
                 ★ 美食打卡点：
                 <w:br/>
                 南昌拌粉、瓦罐汤、洪都大拇指、江西鲲茶、南昌白糖糕、南昌卤味、糊羹、南昌水煮、米粉蒸肉......
                 <w:br/>
@@ -644,134 +646,134 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维也纳智好酒店或南昌融创美居酒店或融创诺富特酒店或南昌宜尚酒店或智选假日酒店或同级</w:t>
+              <w:t xml:space="preserve">维也纳智好酒店(南昌火车站京家山地铁站店)或南昌融创雅高美居酒店(九龙湖南地铁站融创乐园店)或融创雅高诺富特酒店(九龙湖南地铁站融创乐园店)或宜致酒店(南昌滕王阁万寿宫店)或南昌赣江新区金茂嘉悦酒店或同级（网评4钻）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南昌-望仙谷
                 <w:br/>
-                午：乘车前往【大士院北区社区文化广场】以一碗拌粉、一盅瓦罐汤，正式打开南昌的一天。（赠送文老五汤店南昌非遗特色美食：南昌拌粉+瓦罐汤+白糖糕+韭菜盒子+小笼包+藕片）大士院代表的是老南昌的市井生活，漫步在文火慢炖的小巷，嗦碗粉，喝碗汤，打开味蕾。在街头的烟火氛围中，体验老南昌的风味。乘车前往游览【滕王阁】（游览时间约1.5小时，此项目为赠送景点，如因时间、天气或个人等因素没去，费用不退），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。 
+                上午：早餐后，乘车前往游览【滕王阁】（游览时间约1.5小时，此项目为赠送景点，如因时间、天气或个人等因素没去，费用不退），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。 乘车前往【大士院北区社区文化广场】以一碗拌粉、一盅瓦罐汤，正式结束南昌的行程。（赠送文老五汤店南昌非遗特色美食：南昌拌粉+瓦罐汤+白糖糕+韭菜盒子+小笼包+藕片）大士院代表的是老南昌的市井生活，漫步在文火慢炖的小巷，嗦碗粉，喝碗汤，打开味蕾。在街头的烟火氛围中，体验老南昌的风味。
                 <w:br/>
                 下午：车赴前往参观【望仙谷峡谷小镇】（车程约3.5-4小时，赠送景点，不去不退，游览时间约4小时，特别赠送团队航拍）位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。游览结束车赴望仙谷景区外民宿办理入住。
                 <w:br/>
                 望仙谷演艺时间表（仅供参考）
                 <w:br/>
                 ★百味街景观亭下，《锤丸戏春》的NPC，摇若折扇而来，邀你共赴一一场夏日竟技。
                 <w:br/>
                 ★杨员外府里，《杨府奇谭》戏剧开演，在青瓦高墙间流转一唱一叹皆是岁月里的跌宕故事。
                 <w:br/>
                 ★作坊街的天同客栈旁，《不羡鸳鸯只羡仙》沉浸式演出悄然上演，江湖儿女的浪漫精彩上演。
                 <w:br/>
                 ★《千门八将·破局》戏剧互动悬疑拉满看各路高于各显神通，在春日夜色里上演一场波公诡谲的江湖智斗。
                 <w:br/>
                 ★胡氏宗祠前，《汉婚》情景互动庄重浪漫，红绸罗帐，凤冠霞帔里藏着中式古典的温婉，让江湖不只刀光剑影更有
                 <w:br/>
                 细水长流的人间温情。
                 <w:br/>
                 ★当最后一缕日光沉入溪谷杨府广场的压轴大戏《望仙燃梦》正式启幕。熊熊篝火照亮山谷，歌声、欢笑声随风漫开，
                 <w:br/>
                 没有拘束、没有纷扰，人人皆是白在江湖客。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【滕王阁】【望仙谷峡谷小镇】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：大士院北区社区文化广场     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">望仙谷景区外民宿（备注：因民宿房间数量有限，同一个团中可能涉及到分开民宿入住）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -784,231 +786,233 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 望仙乡-婺源
                 <w:br/>
-                上午：早餐后，中国最美乡村—婺源（车程约2小时），游览【篁岭—鲜花小镇】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约3小时）篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。体验 【篁岭五谷晒秋拼图】（约1小时） 分组进行晒秋创意拼图，用五谷晒出夏日的主题曲，充分激发游客的想象力和创造力。
-[...1 lines deleted...]
-                下午：游览结束后，乘车前往参观【陶溪川陶瓷文化创意园】（车程约1.5小时，赠送景点，不去不退，游览约2小时），这里是中国首座陶瓷文化主题的创意园区，有五十年代的厂房，八十年代的机器，改造于宇宙、为民等老工厂的园区，忠实地记录着近现代陶瓷生产的工艺演变历程。而陶瓷美术馆、艺术馆、驻场艺术家的加入，又让这里成为现代陶瓷艺术的最大展示地。在这里触摸老厂房的砖瓦，欣赏唯美现代的陶瓷艺术品，置身在陶瓷的前世与今生。在淘溪川创意集市自由参观，这也是目前景德镇最具人气创意集市，汇集了全国乃是世界各地的年轻陶艺达人，在这里摆摊交流，在这里可以感受到天马行空和奇思妙想的陶瓷新天地。
+                上午：早餐后，中国最美乡村—婺源（车程约2小时），游览【篁岭—晒秋人家】（赠送大门票，不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约3小时）篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
+                <w:br/>
+                下午：游览结束后，乘车前往游览明清两代专造皇家瓷器之所，游览景德镇最热门的旅游打卡地【陶阳里旅游区】（车程约1.5小时，赠送景点，不去不退，游览时间约2小时），陶阳里御窑景区位于景德镇昌江河畔。它不仅是世界陶瓷发展史上的杰出典范，“一带一路”海上陶瓷之路零公里起点，更是千年古镇的“活化石”，参观【御窑厂国家考古遗址公园】、【御窑博物馆】（逢周一闭馆，安排大咖精讲） 、【周边里弄民居】 、【会馆瓷行】 、【窑作群落】 、【陶瓷工业遗产等历史文化遗存】。
+                <w:br/>
+                晚上：乘车前往参观【陶溪川陶瓷文化创意园】（赠送景点，不去不退，游览约2小时），这里是中国首座陶瓷文化主题的创意园区，有五十年代的厂房，八十年代的机器，改造于宇宙、为民等老工厂的园区，忠实地记录着近现代陶瓷生产的工艺演变历程。而陶瓷美术馆、艺术馆、驻场艺术家的加入，又让这里成为现代陶瓷艺术的最大展示地。在这里触摸老厂房的砖瓦，欣赏唯美现代的陶瓷艺术品，置身在陶瓷的前世与今生。在淘溪川创意集市自由参观，这也是目前景德镇最具人气创意集市，汇集了全国乃是世界各地的年轻陶艺达人，在这里摆摊交流，在这里可以感受到天马行空和奇思妙想的陶瓷新天地。
                 <w:br/>
                 ★ 美食打卡：
                 <w:br/>
                 瓷泥煨鸡、小黄鱼、江西辣莲花血鸭 、江西辣糯鸡爪、拌冷粉、饺子耙、油条包麻糍、炒碱水粑......
                 <w:br/>
                 ★ 艺术展览与灯光秀：
                 <w:br/>
                 陶溪川美术馆：定期举办现代艺术展，适合孩子接触多元艺术形式。
                 <w:br/>
                 夜景灯光：园区红砖建筑搭配灯光设计，适合拍照打卡，夜晚氛围浪漫。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【婺源篁岭】【陶溪川陶瓷文化创意园】
-[...1 lines deleted...]
-                自费项：不含篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人（必须消费）
+                景点：【婺源篁岭】【陶阳里旅游区】【陶溪川陶瓷文化创意园】
+                <w:br/>
+                自费项：不含篁岭往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景德镇陶邑观英酒店或陶邑东郊酒店或陶邑陶欣饭店或西河湾酒店或景城美莱酒店或美豪丽致酒店或同级；</w:t>
+              <w:t xml:space="preserve">景德镇陶邑观英酒店或陶邑东郊酒店或陶邑陶欣饭店或西河湾酒店或景城美莱酒店或美豪丽致酒店或同级（网评4钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 景德镇-庐山
                 <w:br/>
-                上午：早餐后，乘车前往游览明清两代专造皇家瓷器之所，游览景德镇最热门的旅游打卡地【陶阳里旅游区】（赠送景点，不去不退，游览时间约2小时），陶阳里御窑景区位于景德镇昌江河畔。它不仅是世界陶瓷发展史上的杰出典范，“一带一路”海上陶瓷之路零公里起点，更是千年古镇的“活化石”，参观【御窑厂国家考古遗址公园】、【御窑博物馆】（逢周一闭馆） 、【周边里弄民居】 、【会馆瓷行】 、【窑作群落】 、【陶瓷工业遗产等历史文化遗存】。
-[...1 lines deleted...]
-                下午：前往【陶艺基地】体验陶瓷研究所经典课程（含拉胚成型+色泥捏塑+绘画拼图三项体验，含烧制，不含邮寄费用），通过参观学习、汲取灵感，齐动手定制充满家庭记忆的“传家宝”。（1、提升孩子的动手能力与技能培养。2、开发创造力与艺术表达，提供自由创作空间，鼓励孩子发挥想象力设计图案。）体验结束后，游览结束后，乘车前往世界自然和地质双遗产--庐山（车程约2.5小时，含大门票，不含景区环保车90元/人，费用自理）。换乘环保车上山，办理酒店入住。
+                上午：早餐后，前往【陶艺基地】体验陶瓷DIY，不同于常规的分项体验，本次行程特别设计 “拉坯+素坯彩绘”全流程创作。您将从揉泥拉坯开始，亲手塑造器型，作品经基地专业烘干后，再于温润的素坯上自由彩绘，一笔一画赋予其灵魂。一次体验，完成从泥料到艺术品的完整蜕变，收获独一无二的专属陶瓷。（含拉胚成型+烘干+彩绘+烧制；不含邮寄费用，请自理），通过参观学习、汲取灵感，齐动手定制充满家庭记忆的“传家宝”。（1、提升孩子的动手能力与技能培养。2、开发创造力与艺术表达，提供自由创作空间，鼓励孩子发挥想象力设计图案。）
+                <w:br/>
+                下午：后乘车前往游览景德镇市【雕塑瓷厂】（赠送景点，不去不退，游览时间约1.5小时），是公认技术力量雄厚的雕塑瓷厂，荟萃老一辈瓷雕世家师徒相授的后裔传人、艺术院校培养的中年国家级或省级工艺美术大师、新近自学崛起的青年专业人才计100多名，他们或采用家传技法、或融合现代精神、或工于纤巧、或着力写意、或庄重典雅、或新奇险怪等，体现圆、捏、镂、浮雕及镶嵌创作手法，配合粉彩、青花、颜色釉、新彩装饰方式，生产品种繁多，状物传神的优秀作品。游览结束后，乘车前往世界自然和地质双遗产--庐山（车程约2.5小时，含大门票，不含景区环保车90元/人，费用自理）。换乘环保车上山，办理酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【陶阳里旅游区】【庐山】
+                景点：【陶瓷陶艺基地】【雕塑瓷厂】【庐山】
                 <w:br/>
                 自费项：庐山环保车90元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">庐山西湖宾馆或莲花台花园度假酒店或庐山融旅酒店或庐山云熙颐居酒店或春庐颐居或山水庐驿或同级；</w:t>
+              <w:t xml:space="preserve">庐山西湖宾馆或莲花台花园度假酒店或庐山融旅酒店或庐山云熙颐居酒店或春庐颐居或山水庐驿同级（网评4钻）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 庐山-南昌南-广州东
                 <w:br/>
                 上午：早餐后，游览湖面酷似一把小提琴得名的【如琴湖】，白居易咏桃花地“人间四月芳菲尽，山寺桃花始盛开。长恨春归无觅处，不知转入此中来”的【花径】（游览约30分钟），游终年繁花似锦，全长1452米长的峡谷【锦绣谷】，神龙巧救朱元璋的【天桥】，毛主席笔下的天生一个【仙人洞】，无限风光在【险峰】（游览约1.5小时）。参观曾作为蒋介石的夏都官邸，“主席行辕”，是当年“第一夫人”生活的“美的房子”【美庐别墅】（游览约40分钟，如遇政策性闭馆，则游览【会议旧址】）。后游【含鄱口】(游览约30分钟)是含鄱岭和对面的汉阳峰形成的一个巨大壑口，大有一口吸尽山麓的鄱阳湖水之势，故得名。后入住酒店。
                 <w:br/>
-                下午：游览结束后，乘车前往南昌南站（约2.5小时车程），乘坐高铁返回广州东站（参考时间：G3085/18:22-23:00或其他车次），结束愉快的江西旅程。
+                下午：游览结束后，乘车前往南昌南站（约2.5小时车程），乘坐高铁返回广州东站（18:00-21:00之间南昌高铁站出发的车次，以实际出票为准），结束愉快的江西旅程。
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1074,67 +1078,71 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.大交通：广州东-南昌、南昌南-广州东 往返高铁二等票；
+                1.大交通：广州东/广州白云/广州南/广州新塘-南昌，南昌南-广州东 往返高铁二等票；
+                <w:br/>
+                备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：景德镇、婺源、庐山入住网评4钻酒店，特别安排入住一晚望仙谷景区外民宿；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（补房差加660元/人，不占床减480元/人）
-[...9 lines deleted...]
-                7.儿童：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
+                2. 住宿：南昌、景德镇、庐山入住网评4钻酒店，特别安排入住一晚望仙谷景区外民宿（自建房改建的普通民宿）；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。【10月1、2、3、4日：补房差加1000元/人，不占床减830元/人（含早）】
+                <w:br/>
+                3. 用餐：4早3正餐（正餐餐标40元/人餐，十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理；赠送文老五汤店南昌非遗特色美食（不用不退））。
+                <w:br/>
+                4. 门票：南昌滕王阁大门票（赠送景点，不去不退）、望仙谷大门票（赠送景点，不去不退）、篁岭大门票（赠送景点，不去不退），陶阳里旅游区大门票（赠送景点，不去不退），陶瓷DIY体验（含拉胚成型+绘画两项体验，含烧制，不含邮寄费用；赠送项目，不去不退），庐山大门票。
+                <w:br/>
+                5. 当地优秀专业导服。
+                <w:br/>
+                6. 当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解。
+                <w:br/>
+                7.此团为散客团，可能与其他旅行社客人拼团同游。
+                <w:br/>
+                8.儿童：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1156,53 +1164,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 不含广州高铁站往返接送，请客人自行前往广州南站自行刷身份证进站乘车。
                 <w:br/>
                 2. 由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 3 旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
                 4.婺源酒店不含一次性洗漱用品，请游客自行携带。
                 <w:br/>
                 5.合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 6.行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
-                7.不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含庐山环保车90元/人；
-[...1 lines deleted...]
-                （即必须产生：65周岁以上：合计150元/人；65岁以下：合计210元/人）
+                7. 不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含庐山环保车90元/人；
+                <w:br/>
+                （即必须产生：65周岁以上：合计155元/人；65岁以下：合计220元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1769,51 +1777,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>