--- v0 (2025-10-06)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【魅荔粤西】湛江+茂名3天丨震撼醒狮迎宾丨荔枝盛宴任摘任吃行程单</w:t>
+        <w:t xml:space="preserve">【一年一度非遗火把节】梅州3天丨参加非遗火把巡游丨共赏民俗盛宴-兴宁赏灯习俗闭幕式丨赏千亩粉色樱花海行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20250604SP33590441</w:t>
+              <w:t xml:space="preserve">TX-20260206SP10318113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">湛江市-茂名市</w:t>
+              <w:t xml:space="preserve">梅州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,117 +343,116 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...3 lines deleted...]
-                08：30 番禺基盛万科肯德基门口（番禺广场地铁站E出口）
+                上车点： 
+                <w:br/>
+                07:00梅东路（杨箕地铁D出口）
+                <w:br/>
+                07:40基盛万科肯德基（番禺广场地铁E出口）
                 <w:br/>
                 下车点：原上车点下车
                 <w:br/>
-                <w:br/>
-[...2 lines deleted...]
-                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天19点前以短信形式通知，敬请留意；如您在出行前一天晚上19点后尚未收到短信，请速来电咨询。
+                请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【荔枝之乡+奥运荣耀】探访中国最大荔枝园“贡园”，打卡奥运冠军家乡
-[...7 lines deleted...]
-                ★【舒适慢游体验】连续两晚市区舒适酒店不挪窝
+                ★深度体验：参加一年一度的非遗火把节巡游
+                <w:br/>
+                ★民俗盛宴：兴宁赏灯习俗闭幕式
+                <w:br/>
+                ★走访客家古民居：了解客家文化、客家建筑
+                <w:br/>
+                ★美食制作：学习制作客家特色美食
+                <w:br/>
+                ★春色欣赏：赏最美粉红樱花阴那山茶园樱花
+                <w:br/>
+                ★红色之旅：一代名将 叶帅故居
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -570,272 +569,260 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发地---迈合村--赤坎老街
-[...11 lines deleted...]
-                玩在湛江，吃在湛江。烧蚝、牛杂、 白切鸡、艾籺、海鲜、海鲜粥 … …对于这些地道的湛江菜每个湛江人都爱不释口。无奈湛江的小吃好吃却又神秘。你越想吃真宗的小吃，却越要花心思去在大街小巷里仔细寻找。吃货们没猜错， 给你们推荐两个吃货打卡的好地方， 就在一条美食街上， 不用再兜兜转转， 一顿饭就能满足你要把湛江美食吃个遍的愿望。湛江宵夜好去处， 推荐： 霞山【绿林食坊】， 赤坎【百姓村美食街】， 来一场味蕾与舌尖的碰撞吧！
+                出发地-兴宁神光山-棣华围-嘉应古城-酒店
+                <w:br/>
+                早上于指定时间、地点集合乘豪华旅游巴士全程高速赴梅州（车程约4小时），午餐于途中自理。
+                <w:br/>
+                随后游览兴宁神光山国家森林公园（游览约1小时），神光山国家森林公园位于兴宁市东郊，山上林木参天，古迹甚丰，神光寺、祖师殿、墨池寺、探花书院、石古大王庙、望兴亭，不一而足。此地为历代文人墨客畅游之所，岭南四大才子之一祝枝山，任兴宁知县时曾写下不少诗作。
+                <w:br/>
+                完毕后前往游览棣华围（游览约1小时），又称刁萃丰，位于兴宁市刁坊镇周兴村，于民国三年（1914年）春动工，历经8载，耗资18万两白银建成。由于整座屋宇房间较多（楼上楼下均有房间），向来群众有“住不尽刁萃丰的屋”的说法。尚存“棣华围记”。
+                <w:br/>
+                随后前往嘉应古城——老城区，据梁伯聪先生的《梅县风土二百咏》记载，民国二十三年(1933年)彭精一为梅县县长时，开始拆卸城墙，扩大街道，兴建店铺。此项工程在梁瀚昭掌梅县时(1935——1937年)完成。原来在未拆卸城墙时，城内店铺多为祠宇、衙门、庑廨、堂馆等。拆卸时，从西门起手，街道扩阔至二丈四尺，沿珠条街至南门一带城脚店拆其前段，作骑楼，阔六尺、高一丈三尺;彭精一去任后梁瀚昭接掌梅县时，把店铺的骑楼(即现在修葺一新的凌风东路)改为阔八尺、高一丈六尺，一律改建方柱骑楼。后往美食街，晚餐自费品尝各种客家经典百年名小吃：侯记炒米粉、老屋炖汤、肠粉王、梅妹肉丸、好好豆腐村、煲仔饭一条街、兄弟叉烧包、金山顶牛杂等等。夜观历史文化街区“油罗街、中山街等等”。
+                <w:br/>
+                适时入住市区酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">梅州市区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                金沙湾--特呈岛--渔港公园--观海长廊
-[...13 lines deleted...]
-                红树林，这种扎根于海岸潮间带的胎生木本植物，既可防风消浪，又能净化海水，还为鱼虾鸟类提供栖息之所，素有“海上森林”“海洋卫士”之称。习总书记指出“红树林保护，我在厦门工作的时候就亲自抓。党的十八大后，我有过几次指示。这是国宝啊，一定要保护好。”湛江红树林国家级自然保护区，是我国红树林面积最大、分布最集中的自然保护区。
+                灵光寺祈福-阴那山樱花园-叶帅故居-千亩柚园-星耀村火把节、兴宁上灯民俗活动闭幕式
+                <w:br/>
+                08:00早餐后前往千年古刹-灵光寺（游览约1小时）充满神秘色彩的千年古刹～～灵光寺，以与众不同的“三绝”吸引着海内外的游客，寺门前草坪有着千多年树龄的“生死树”，一枯一荣；宝殿内结构巧妙奇特，有着排烟功能的螺旋形藻井；绿树环绕的宝殿屋顶上常年无片叶，是客家高超古建筑技术的结晶。
+                <w:br/>
+                随后前往阴那山茶园樱花园（游览约1.5小时）
+                <w:br/>
+                位于阴那山五指峰下华银茶业基地内，赏花面积约有一千亩以上，是灵光寺旅游区近年新增的一个农业旅游观光项目。主要种植品种有红粉佳人樱、台湾牡丹樱、香水樱和福建山樱，均属早春品种，花期在2月至3月份。每年的二月中旬至三月初是阴那山樱花园的赏樱季节，万株樱花迎来了盛花期，在一行行葱茏的茶田中竞相绽放，有的迎风舒展，有的含苞吐蕊，玫红与浅粉交相辉映，形成一幅春意盎然的美丽画卷沿着赏花步道一路前行，伴随着淡淡的花香，目之所及皆为粉色的柔情浪漫。花期不负，应季而开，每转过一个弯，所见的景致都会让人眼前一亮。一树树樱花像一团团绯云飘浮在茶行间，缄黙中散着香息，无需太多语言表达，已是极美。（注：樱花及为季节性植物，花期会因当地当时天气的变化和节交替而延后提前，具体视天气而定，如观赏不佳，我社不做任何赔偿）
+                <w:br/>
+                随后前往游览叶帅故居（游览1小时），这座建于清代，简朴而平凡的客家单门楼式两杠平房孕育了一代名将～～叶剑英元帅，纪念馆内有五个陈列室，展出叶帅珍贵相片200多幅和生前使用过的50多件实物。客天下旅游产业园拥有绵延不断的山脉和散落的湖泊溪涧。是科研、教育、培训、休闲、度假、居住、旅游等不可多得的好地方。
+                <w:br/>
+                12:30午餐：品尝独家特色“客家一斗统美食宴”（特色小肉丸汤、客家三酿“酿蛋角、酿豆腐、酿苦瓜”、梅菜扣肉、盐焗鸡、酸甜鸡柳、农家番薯、农家玉米、笑粄、味酵粄、客家炒面、青菜、白饭）。
+                <w:br/>
+                餐后前往【千亩柚园】了解柚子的生长过程。柚子具有“佑子”之美意，中秋佳节，客家人赏明月必备果品，象征亲人团圆，生活美满的幸福果品。柚子在《本草纲目》中有记载,“饮食,去肠胃中恶气,解酒毒,治饮酒人口气,不思食口淡,化痰止咳”,而以柚子制成茶剂,在我国古代以及其他国家,日本、韩国都有此习惯。在现代人的观念中,柚子茶还具备美容的功效,因为啊,柚子中含有丰富的vc,比柠檬多三倍呢!!此外《本草纲目》中说,柚子味甘酸、性寒,具有理气化痰、润肺清肠、补血健脾等功效,能治食少、口淡、消化不良等症,能帮助消化、除痰止渴、理气散结。柚子皮顺气、去油解腻、是清火的上品,长期食用还有美容之功效。
+                <w:br/>
+                完毕后前往星耀村闹元宵火把节（火把自费，每人20元/把）星耀村，相传始于清康熙年间，已历300余年。源于星耀村罗氏开基祖罗拱台、罗拱辰兄弟二人，明万历年间自白石村井头坑迁出，落居时间及迁出之地，可从村中罗氏祖公厅正堂上联“朱明万历白石再迁合两房堂构相承云裔铣振蒙祖德”中点明。台辰兄弟手举火把，意念为最大最亮火星落下处，即为新落基地，行至现星耀村祖祠老屋山下时大火星正好落下。然此地恰有公王坛，台辰兄弟奉香烧纸，拜请公王让位，意念最大纸烬飘得最远点，作为安放公王新址，称为公王下。台辰兄弟落基后，筚路蓝缕，披荆斩棘，勇于开拓，终于落地生根，繁衍不息。星耀村火把节，应源于：一是纪念先祖搬迁之情景；二是带有民俗观念迎灯（丁）、接灯（丁）、添灯（丁）三隐喻；三是展现团结和谐、兴旺昌盛。基于此，火把节如传统民俗延续至今，仅在60-70年代期间中断几年。
+                <w:br/>
+                晚餐于星耀村自费品尝客家美食：煎圆、散子、炸芋丸、肉丸、发粄、味粄、汤粉等等
+                <w:br/>
+                20:00活动结束，后入住酒店。
+                <w:br/>
+                自费项：星耀村闹元宵火把节（火把自费，每人20元/把）星耀村
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">梅州市区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                湛江--高州--荔枝博物馆--杏花村--荔枝宴--荔枝园--摘荔枝
-[...27 lines deleted...]
-                【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                最美“泮坑水杉林”-南源世第体验制作客家美食“发粄”-客家特产荟萃
+                <w:br/>
+                早餐后游览泮坑风景区（游览时间约1小时）面积9平方千米，蕴藏着丰富的自然景观和人文景观。有汇聚黄沙嶂、清凉山、高观音等高山流水，容水160万立方米的泮坑明湖（泮坑水库），水色青润如玉，游人可饱览山色湖光。有全长3000米，由30段长廊和30个各具特色的凉亭组成的"客家文化长廊"，游人可欣赏浏览代表客家文化。
+                <w:br/>
+                前往参观南源世第，车陂村的一座百年客家古围屋。占地面积达两百亩，分为家风家训馆、农耕科普基地、综合实践户外拓展基地、葡萄园产业基地和研学游基地五大部分，已成为一个集文化、农业、旅游、科普为一体的综合文旅基地。可以一边欣赏着乡间美景和围屋古韵，一边在每个展屋感受中华姓氏文化和家训家风。围龙屋内亲手体验制作客家百年小吃，钵粄是客家人逢年过节必吃的糕点，又被喊做“杯子粄”、“碗粄”、“发粄”、“发糕”。以前逢年过节、做好事就要用到发粄，蒸熟后的“发粄”从碗面隆起来，像一座尖顶的小山峰，且出现裂缝，客家人称之为“笑”，意为恭喜发财，红红旺旺、喜事降临的征兆，所以，发粄要“越笑越好”。）听老人家讲：揭锅盖的时候心里要盼着、嘴里要念着粄一定要“笑”，并且脸上要露出笑容，做出的粄才会更加“笑”、更加发哦！
+                <w:br/>
+                午餐于梅县美食街自由安排。
+                <w:br/>
+                12:00前往梅县区特产中心（停留约30分钟），自由购买盐焗鸡、梅菜、石参，柚皮糖、姜糖等等。
+                <w:br/>
+                12:30乘车返回广州，结束愉快行程！
+                <w:br/>
+                【时间提供参考，实际按当天通知为准】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -880,61 +867,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：按实际参团人数安排空调旅游巴士，每人1正座
-[...9 lines deleted...]
-                6.保险：敬请自行购买个人意外保险
+                1、交通：按实际参团人数安排空调旅游巴士，一人一正座。
+                <w:br/>
+                2、住宿：2晚梅州市区准三住宿（参考酒店：嘉园、锦福云天、芭缇阳光、路家或同级）（酒店不设三人房、单人入住需补房差）
+                <w:br/>
+                3、用餐：含1正2早1非遗小吃发粄（费用包含的用餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与)
+                <w:br/>
+                4、门票：景点第一道门票
+                <w:br/>
+                5、导游：提供专业导游服务
+                <w:br/>
+                6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -944,314 +931,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。
                 <w:br/>
                 2、强烈建议游客自行购买旅游意外保险。
                 <w:br/>
                 3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会按排附近自由活动）
               </w:t>
-            </w:r>
-[...262 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1278,69 +1001,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
-                11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
+                10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1511,51 +1234,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1699,79 +1422,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>