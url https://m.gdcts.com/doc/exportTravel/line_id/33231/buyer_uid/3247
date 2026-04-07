--- v0 (2025-12-18)
+++ v1 (2026-04-07)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20250910QJESS6</w:t>
+              <w:t xml:space="preserve">JSJ-HB202604-QJESS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -768,51 +768,51 @@
                 早餐后乘车前往【恩施大峡谷】（未含景区套餐费用已含景区换乘车及地面缆车）抵达景区后乘坐景区交通车进入景区游览恩施大峡谷核心景点【七星寨】（游览时间3小时）（自愿自理上行索道105元/人、下行电梯30元/人）感受有惊无险的“绝壁栈道”、欣赏可与黄山媲美的“迎客松”、感受神奇地质地貌“一炷香”，恩施大峡谷有着地球上“最美的伤痕”的美誉。随后游览【云龙河地缝】（游览时间2小时）（自愿自理垂直小蛮腰电梯30元/人）云龙河地缝位于恩施大峡谷山脚，是世界罕见的U形地缝，也是世界上唯一两岸不同地质年代的地缝。全长3600米左右，平均深约75米，目前对外开放1.6公里左右，主要景点包括云龙绝壁、风雨桥、时空桥、云龙悬瀑及跌水等。两岸陡峭，飞瀑狂泻，缝底流水潺潺，形成奇异独特的喀斯特景观。曾是云龙河的伏流段，以暗河形式沉睡地下二、三千万年，因水流在地下侵蚀、地表剥蚀致使暗河顶部坍塌才得于面世，成为恩施大峡谷一大奇观。地缝上共有7条半瀑布，其中彩虹瀑布是地缝中众多瀑布中第一个被阳光照射到的，每当阳光照射的时候，一般会伴有两道或三道彩虹出现，给瀑布又增添了几分灵气。
                 <w:br/>
                 后前往宣恩【仙山贡水】最美夜景（车程约1.5小时，游玩时间约1.5小时），大型喷泉晚会，被誉为恩施的洪崖洞，【墨达楼】按士家族皇城土司行宫所设计的土家传统冲天楼风格建筑而在土家族语中，“墨”即是天，而墨达就是通达天地的意思。墨达楼楼高共393米，总面积为3415平方米，共有85道门160根顶梁柱、500多扇雕花门窗等组成，于雄伟壮观中透出富丽、俊俏和神奇。后前往【文澜桥】宣恩是一个少数民族人口聚集的地方，其中土家族、苗族、侗族人口占多数。位于贡水河之上的风雨桥是侗族的特色建筑，侗族有三大宝：侗族大歌、侗族鼓楼、侗族风雨桥。“风雨桥”又名“花桥”、“文澜桥”，因能行人，又能遮风避雨，又称为“人行风雨桥”。
                 <w:br/>
                 特别备注：宣恩是恩施下辖的其中一个县城，接待能力有限，如遇满房或特殊情况下，我社有权调整住宿到恩施市区，其住宿标准不变，请敬请知悉！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">宣恩</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -827,51 +827,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 狮子关，屏山大峡谷
                 <w:br/>
                 早餐后前往游览【狮子关旅游区】（未含景区套餐已含景交）（车程约0.5小时，游览约2小时）位于湖北省恩施州宣恩县，景区整体由三段峡谷围合而成，峡谷内洞穴、象形石、瀑布等景点遍布其中，吸引了众多旅游爱好者的纷至沓来。 景区分为干峡谷观光带和水峡谷观光带，又名“鸳鸯峡”“雄雌峡”，有廊桥遗梦、猕猴水寨、狮吼瀑布、狮子口、金猫冲关、雄狮护关、一线天、狮吼岩、天坑瀑布等几十个旅游景点，自然与人文景观相得益彰，令人陶醉。后前往【屏山大峡谷】（未含景区套餐已含景交及船票）（车程约2小时，游玩时间约3小时）（自愿自理悬浮拍照小木船30元/人）屏山风景如画，那幽深地缝“一线天”、千尺飞瀑“二等岩”、令人遐想的“三姊妹尖”、易守难攻的“四大关口”、傲然屹立的“五尺门”、风雨沧桑的“六代”土司爵府、劈荆斩浪的“七丈五”、云海仙境“八卦岩”、田氏家族“九大诗人”，洞府和爵府之间的“十字街”、守护屏山的“百泉河”、绝佳胜景“千古黑龙蛋”、内藏诗万卷的“万全洞”，这些人文旅游资源，这些古桃源胜景，无不蕴藏土家族浓厚的文化底蕴。峡谷溪水清澈见底被中外游客称之为：“中国仙本那”“东方的诺亚方舟”，是当之无愧的“网红”景点。晚餐后入住酒店。
                 <w:br/>
-                备注：（若遇屏山大峡谷未开园的情况下，我社将更换景点为【腾龙洞】门票费用不退不补）
+                备注：（若遇屏山大峡谷未开园的情况下，我社更换景点为【腾龙洞景区】门票费用不增不减，未含腾龙洞景交22元/人，自愿自理洞内电瓶车10元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1099,57 +1099,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州-岳阳6天往返高铁二等座，请尽量提供身份证复印件或拍照（根据铁路局2020年最新通知，所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，教请谅解）
                 <w:br/>
                 注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请谅解
                 <w:br/>
                 2、住宿：宜昌1晚网评四钻酒店，恩施、宣恩晚2网评3钻酒店，特别安排1晚高坪民宿+1晚女儿城内特色民宿（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
-                （1）单房差补500元/人，退房差220元/人
+                （1）单房差补450元/人，退房差220元/人
                 <w:br/>
                 （2）参考酒店宜昌君鼎智尚，宜锦美怡，凯盛美季或同级；恩施女儿楼、土家客栈或同级；宣恩新欣大酒店、上悦酒店或同级；恩施华盛凯月/M酒店或同级；建始高坪1520民宿或同级。
                 <w:br/>
-                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
-[...1 lines deleted...]
-                3、餐饮标准：团队用餐：全程含5早餐4正餐（2餐特色餐40元/人/餐，摔碗酒/宜昌鱼宴；常规团餐30元/人/餐）。十人一桌十菜一汤或八菜两锅，船餐除外，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
+                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区（例如四星酒店相当于发达地区三星），不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
+                <w:br/>
+                3、餐饮标准：团队用餐：全程含5早餐4正餐（2餐特色餐40元/人/餐，摔碗酒/宣恩烤鱼；常规团餐30元/人/餐）。十人一桌十菜一汤或八菜两锅，船餐除外，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导游标准：全程持证导游服务，此行程10人成团当地安排地接导游，10人以下当地司机兼向导，向导不进入景区，景区内需客人自行游览。
                 <w:br/>
                 7.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1161,75 +1161,79 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.●未含景区交通399元/人：屏山大峡谷船票及景交+恩施大峡谷地面缆车及景交+地心谷景交+狮子关景交+梭布垭景交+及车导综合服务费；报名时收取或者当地现付导游
+                费用不含：
+                <w:br/>
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
+                <w:br/>
+                3、航空公司临时增加的燃油附加费。
+                <w:br/>
+                4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
+                <w:br/>
+                5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                7●未含景区交通399元/人：屏山大峡谷船票及景交+恩施大峡谷地面缆车及景交+地心谷景交+狮子关景交+梭布垭景交+及车导综合服务费；报名时收取或者当地现付导游
                 <w:br/>
                 备注：备注：若屏山大峡谷因景区原因临时闭园，刚此景点更换为腾龙洞景区，则未含景区交通为349元/人（含恩施大峡谷地面缆车及景交+地心谷景交+狮子关景交+梭布垭景交+腾龙洞景交及车导综合服务费），差价导游当地现退
                 <w:br/>
-                ·自愿自理：
-[...19 lines deleted...]
-                6.●由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
+                8·自愿自理：
+                <w:br/>
+                地心谷玻璃桥70元/人；观光电梯35元/人；悬崖列车90元/人；地心奇航60元/人
+                <w:br/>
+                恩施大峡谷上行索道105元/人，下行电梯30元/人；云龙地缝小蛮腰电梯30元/人
+                <w:br/>
+                屏山大峡谷自愿自理悬浮拍照小木船30元/人
+                <w:br/>
+                腾龙洞自愿自理电瓶车10元
+                <w:br/>
+                长江三峡游轮180元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1421,96 +1425,94 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                自愿自理：
-[...9 lines deleted...]
-                长江三峡游轮180元/人。
+                地心谷玻璃桥70元/人；观光电梯35元/人；悬崖列车90元/人；地心奇航60元/人
+                <w:br/>
+                恩施大峡谷上行索道105元/人，下行电梯30元/人；云龙地缝小蛮腰电梯30元/人
+                <w:br/>
+                屏山大峡谷自愿自理悬浮拍照小木船30元/人
+                <w:br/>
+                腾龙洞自愿自理电瓶车10元
+                <w:br/>
+                长江三峡游轮180元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 515.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 640.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1857,51 +1859,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>