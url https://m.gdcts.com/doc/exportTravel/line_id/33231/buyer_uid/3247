--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -1859,51 +1859,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>