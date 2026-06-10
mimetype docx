--- v2 (2026-05-20)
+++ v3 (2026-06-10)
@@ -1541,137 +1541,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：神农架金世纪国际旅行社有限公司，许可证号：L-HUB-100060。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托神农架金世纪国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由神农架金世纪国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由神农架金世纪国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、湖北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...45 lines deleted...]
-                日期：  日期：
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1859,51 +1825,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>