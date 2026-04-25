--- v1 (2026-03-10)
+++ v2 (2026-04-25)
@@ -343,50 +343,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
                 【澳门-济州】（参考航班：TW/02:15-06:20）
                 <w:br/>
                 【济州-澳门】（参考航班：TW/2220-0045+1）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -678,51 +680,51 @@
                 前往【新昌风车海岸】（游览时间约40分钟）沿线因为有海上风力园，可以欣赏到整齐地排着队的风车。从蜿蜒的海岸线望去的白色风车和翡翠色的大海会给我们呈现清清爽爽的海岸风景。包括远处的遮归岛，蓝色的海上美景不断。海岸道路的沿线上还有名为生态体验场的散步路线，这里有石斑鱼雕塑、圆墙体验、休息区等不错的打卡地。前往【休爱里生态公园】（游览时间约45分钟）休爱里，一园揽尽济州春樱夏球、秋橘冬茶，还有萌出圈的黑猪秀。注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。）
                 <w:br/>
                 前往【泰迪熊博物馆】（游览时间约30分钟）由泰迪熊和各式各样的动物玩偶组成的可爱”动物园”，无论是大人或小朋友，都很难抗拒这一个充满童趣与欢乐的世界。除了展示区之外，另有贩卖部专售各种泰迪熊的玩偶和纪念品，令人爱不释手。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：养生海水汗蒸幕，新昌风车海岸，休爱里自然生活公园，泰迪熊博物馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：团队早餐     午餐：韩式石锅拌饭+涮涮锅     晚餐：人参鷄汤+长寿面   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式石锅拌饭+涮涮锅     晚餐：人参鷄汤+长寿面   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -756,51 +758,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 【济州】韩国人参专卖店，护肝寳专卖店，Ecoland森林小火车，城邑民俗村，城山日出峰（含上山）
                 <w:br/>
                 早餐后，参观【韩国人参专卖店】（游览时间约90分钟），【护肝寳专卖店】（游览时间约90分钟），前往【Ecoland森林小火车】公园由小火车串联起四个主题园区，分别是总站、生态走廊地区、湖边站、郊游花园站以及薰衣草、绿茶&amp;玫瑰花园站。生态乐园列车共有五部小火车，分别漆上济州岛最具代表性的五种生态色彩。红色代表火山，黑色为玄武岩，黄色是油菜花，绿色象征绿草地，蓝色则为蓝天，公园内不仅有自然风光，还有欧式白色建筑与大自然完美融合，非常适合游玩。前往【城邑民俗村】（游览时间约60分钟）这里现有400余栋房屋，被指定为韩国民俗资料保护区，以茅草覆盖的屋顶，石头叠砌的院墙，以及用“丁囊”取代门户的民宅，质朴可爱，至今仍有人在这里居住生活。這裡還售賣乡土食品、民间工艺品等。前往【城山日出峰】（游览时间约60分钟）为汉拏山360个止火焰山之一，也是世界最大的突出于海岸的火山口，攀登30分钟左右到山顶；由此也可观看日落，加上可以了望一片广阔的牧场，美不胜收，令人叹为观止，远眺这山峰绮丽景色，其西海岸有“海女之家”，运气好的时候还可观看到韩国国宝级海女潜水采集海产的情景。入住酒店。
                 <w:br/>
                 景点：韩国人参专卖店，护肝寳专卖店，Ecoland森林小火车，城邑民俗村，城山日出峰（含上山）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -842,51 +844,51 @@
                 【温馨提示】
                 <w:br/>
                 1.行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 景点：韩国化妆品店，紫菜博物馆+韩服试穿体验，月汀里海水浴场（自行打卡网红咖啡厅MouMoon、小狗咖啡馆等），国际免税店，东门市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -941,107 +943,105 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；
                 <w:br/>
                 2、去程：澳门口岸到澳门机场用车，回程澳门机场-珠海横琴口岸用车；
                 <w:br/>
                 3、住宿全程韩国五花特二酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4、行程表所列的团队餐费（不含酒水；早餐：根据情况安排酒店早或外用早、正餐餐标韩元10000/人）
                 <w:br/>
                 5、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                6、专业中文领队服务
+                6、中文讲解；境外司陪人员服务费RMB400元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员杂费RMB100元/人/天；
-[...7 lines deleted...]
-                5、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2、单房差￥600元/人，不设自然单间；
+                <w:br/>
+                3、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1877,161 +1877,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">服务标准</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2040,50 +1929,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考酒店（韩国五花特二）：
+                <w:br/>
+                济州岛五花特二酒店：欣欣酒店，厄姆斯德酒店，珍珠酒店，新新酒店或同级
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1、特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2、游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3、食：所搭乘航班无餐供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4、住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 A.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 B.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定
                 <w:br/>
                 C.若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5、托运行李：每人一件免费托运行李，每件15公斤，手提行李7公斤.
                 <w:br/>
                 6、特别提醒：
                 <w:br/>
                 A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
@@ -2119,51 +2014,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。</w:t>
+              <w:t xml:space="preserve">
+                注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。
+                <w:br/>
+                备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2358,51 +2316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2604,79 +2562,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>