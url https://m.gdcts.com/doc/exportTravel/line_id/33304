--- v2 (2026-04-25)
+++ v3 (2026-05-24)
@@ -2316,51 +2316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>