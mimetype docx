--- v0 (2026-08-04)
+++ v1 (2026-10-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【8月】绝色西澳@珀斯——秘境南北纵横.曼哲拉海豚巡游.粉湖秘境9天行程单</w:t>
+        <w:t xml:space="preserve">【11月】绝色西澳@珀斯——秘境南北纵横.粉湖秘境9天行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">深入西澳秘境.见证自然瑰丽奇迹</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FYOC—20250613AUCX9D</w:t>
+              <w:t xml:space="preserve">FYOC—20261123AUCX9D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,102 +357,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                D1:广州飞珀斯 参考航班：CZ319/1330-2125
-[...1 lines deleted...]
-                D8:珀斯飞广州 参考航班：CZ320/2325-0715+1
+                广州飞珀斯 参考航班：CZ319/1334-2125
+                <w:br/>
+                珀斯飞广州 参考航班：CZ320/2325-0715+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ※ 特别甄选行程线路，穿越西澳南北部，深度游览，网红景点大满贯！
                 <w:br/>
-                【浪漫粉湖】：体验沉浸式享受这粉色世界！粉红湖是世界上为数不多的自然奇观，天然去雕琢，在不同的阳光下呈现不同的粉色！特别安排粉红湖旅拍，无人机空中拍摄！
+                【浪漫粉湖】：体验沉浸式享受这粉色世界！粉红湖是世界上为数不多的自然奇观，天然去雕琢，在不同的阳光下呈现不同的粉色！
                 <w:br/>
                 【著名酒区】：特别玛格丽特河是著名的葡萄酒区，拥有众多壮观的葡萄园，出产澳大利亚最知名的一些葡萄酒！
                 <w:br/>
                 【名人取景】：西澳是明星必打卡网红景点，周杰伦粉色海洋专辑拍摄取景地——蓝色小屋及粉红湖！
                 <w:br/>
                 【灵活自由】：特别安排市区CITY WALK，灵活自由探索珀斯市区
                 <w:br/>
                 【贴心服务】：特别安排金牌领队全程陪同服务！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -581,52 +581,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州飞珀斯   参考航班：CZ319/1330-2125（飞行时间约8小时）
                 <w:br/>
                 是日早上10:30在广州白云机场T2航站楼集中，在专业领队带领下， 办理登机手续，飞往澳洲西部城市——珀斯。沿途可享受到航机服务人员的殷勤服务及丰富膳食，抵达后入住酒店休息。
                 <w:br/>
-                温馨提示：航班全程禁烟；如有需要可自备拖鞋上飞机,可自备充气枕。
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -662,84 +660,82 @@
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 珀斯—天鹅谷—珀斯
                 <w:br/>
                 酒店早餐后，前往市区游览：【国王公园】、【西澳美术馆】、【西澳大学】、【蓝色小屋】，下午前往天鹅谷的【玛格丽特河巧克力工厂】品尝澳洲巧克力，【怀特曼公园】偶遇野生袋鼠。晚餐后返回酒店休息。
                 <w:br/>
                 <w:br/>
                 #今日亮点#
                 <w:br/>
-                国王公园——南半球最大的城市公园，比中央公园更大的城市秘境，藏着珀斯最浪漫的视野。漫步空中玻璃栈道，脚下是层层绿植，眼前是蜿蜒的天鹅河与城市天际线。春日野花盛放，四季草木常青，草坪辽阔、视野开阔。静坐观景台，看印度洋吹来的晚风，看落日漫过河面，一半城市烟火，一半自然旷野，这是属于珀斯独有的松弛感。
-[...11 lines deleted...]
-                怀特曼公园Whiteman Park——藏在天鹅谷旁的城市荒野秘境，整片广袤的丛林、湖畔草坪与湿地，是西澳本土动物的天然家园，傍晚日落前，是邂逅野生袋鼠的黄金时刻，成群西澳灰袋鼠漫步湖畔草坪，袋鼠宝宝探出头窝在育儿袋里，不投喂、不惊扰，静静看它们低头吃草，治愈感拉满。
+                国王公园（约40分钟）——南半球最大的城市公园，比中央公园更大的城市秘境，藏着珀斯最浪漫的视野。漫步空中玻璃栈道，脚下是层层绿植，眼前是蜿蜒的天鹅河与城市天际线。春日野花盛放，四季草木常青，草坪辽阔、视野开阔。静坐观景台，看印度洋吹来的晚风，看落日漫过河面，一半城市烟火，一半自然旷野，这是属于珀斯独有的松弛感。。
+                <w:br/>
+                西澳美术馆（约45分钟）——坐落于珀斯文化中心核心区，拥有125 年历史的西澳艺术殿堂，粗野主义现代建筑与百年老馆交融，馆藏超 1.8 万件艺术作品，原住民艺术藏品享誉全球，是这里的灵魂亮点。从土著点彩艺术、当代画作到国际名家作品，在光影展厅里感受南半球艺术的浪漫！
+                <w:br/>
+                西澳大学（约30分钟）——坐落于天鹅河畔，被誉为澳洲最美校园。百年砂岩建筑群自带复古滤镜，温思罗普钟楼巍峨庄重，拱形回廊蜿蜒出欧式浪漫。
+                <w:br/>
+                蓝色小屋（约20分钟）——建于上世纪 30 年代的百年木屋，天鹅河畔的顶流网红地标，也是周杰伦《粉色海洋》MV 同款取景地。澄澈的钴蓝色小屋，静静伫立在波光粼粼的天鹅河上，狭长的木质栈桥向河面延伸，蓝天、碧水、蓝屋同框，晴天自带清透滤镜，日落时分氛围感拉满，极简的风景，却藏着珀斯最温柔的浪漫。
+                <w:br/>
+                玛格丽特河巧克力工厂（约15分钟）——西澳超人气巧克力工厂，透过玻璃窗，看匠人手工制作松露、坚果巧克力、奶香可可香气弥漫整个庭院。
+                <w:br/>
+                怀特曼公园Whiteman Park（约30分钟）——藏在天鹅谷旁的城市荒野秘境，整片广袤的丛林、湖畔草坪与湿地，是西澳本土动物的天然家园，傍晚日落前，是邂逅野生袋鼠的黄金时刻，成群西澳灰袋鼠漫步湖畔草坪，袋鼠宝宝探出头窝在育儿袋里，不投喂、不惊扰，静静看它们低头吃草，治愈感拉满。
                 <w:br/>
                 交通：珀斯网评四钻酒店或公寓
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：港式饮茶     晚餐：中式8菜1汤   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：港式点心叹茶     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -750,168 +746,163 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                珀斯-兰斯林滑沙-尖峰石阵-杰拉尔顿
-[...1 lines deleted...]
-                早餐后一路向北前往【兰斯林沙丘】——西澳最大的细白沙丘地，然后前往【南邦国家公园】欣赏古老石柱【尖峰石阵】，尔后继续驱车前往【杰拉尔顿】欣赏海天一色的美景。晚间当夜幕低垂，苍芎挂上星光点点，在这里是观赏星空的绝佳地方。
+                珀斯-兰斯林滑沙-朱莉恩湾-杰拉尔顿
+                <w:br/>
+                早餐后一路向北前往【兰斯林沙丘】——西澳最大的细白沙丘地，午餐品尝【西澳龙虾餐（每人半只配薯条）】，餐后前往杰拉尔顿，途中经过【朱莉恩湾】，经过向下折腰超过90度角伏地而生的【怪树】，抵达杰拉尔顿晚餐，餐后入住酒店休息。晚间当夜幕低垂，苍芎挂上星光点点，在这里是观赏星空的绝佳地方。（提示：夜观星空需取决于天气情况）
                 <w:br/>
                 <w:br/>
                 #今日亮点#
                 <w:br/>
-                兰斯林滑沙——是一个特别的海边沙漠小镇，走入沙地一片白沙漫漫，借着司机惊人的驾驶技巧，乘坐着如同玩
-[...5 lines deleted...]
-                怪树——看这颗巨大树木向下折腰超过90度角伏地而生，在“躺平”的世界里不屈地活着。
+                兰斯林滑沙（约45分钟）——是一个特别的海边沙漠小镇，走入沙地一片白沙漫漫，借着司机惊人的驾驶技巧，乘坐着如同玩过山车般，左摇右摆，从沙丘上快速滑下。还可以亲自坐滑板滑沙！
+                <w:br/>
+                朱利恩湾（约30分钟）——在地广人稀的澳大利亚处处有规划完善的行人步道，更适合以此不费吹灰之力的方式轻松写意欣赏着印度洋碧蓝的海湾。在这里还能偶遇到正在晒太阳的海狮，慵懒的样子可爱极了！
+                <w:br/>
+                怪树（约15分钟）——看这颗巨大树木向下折腰超过90度角伏地而生，在“躺平”的世界里不屈地活着。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：龙虾工厂半只龙虾餐     晚餐：中式晚餐8菜1汤   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">杰拉尔顿网评四星酒店或公寓</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：半只龙虾配薯条     晚餐：团队晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">杰拉尔顿网评四钻酒店或公寓（如遇四钻酒店均满房，则只能安排三钻干净舒适酒店或公寓）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杰拉尔顿-地面游粉红湖/自费飞机俯瞰粉红湖-朱莉恩湾-珀斯
-[...2 lines deleted...]
-                <w:br/>
+                杰拉尔顿-地面游粉红湖/自费飞机俯瞰粉红湖-尖峰石阵-珀斯
+                <w:br/>
+                早餐后前往游览【粉湖Hutt Lagoon地面游览】您也可自费升级飞机观光粉红湖（参考价格：澳币350 /人起，详见行程后的自费表）午餐后驱车前往【南邦国家公园】，看西澳标志性外星地貌——【尖峰石阵】，随后返回珀斯。
                 <w:br/>
                 #今日亮点#
                 <w:br/>
-                浪漫粉红湖——每年慕名前往粉湖的游客多达百万。感受海风自由的吹拂，和赫特泻湖浓烈的浪漫气息，是一件
-[...3 lines deleted...]
-                朱利恩湾——在地广人稀的澳大利亚处处有规划完善的行人步道，更适合以此不费吹灰之力的方式轻松写意欣赏着印度洋碧蓝的海湾。在这里还能偶遇到正在晒太阳的海狮，慵懒的样子可爱极了！
+                浪漫粉红湖（约45分钟）——每年慕名前往粉湖的游客多达百万。感受海风自由的吹拂，和赫特泻湖浓烈的浪漫气息，是一件无比奇妙的经历，此外珀斯粉红湖作为世界上为数不多的自然奇观，受到了澳大利亚政府严格的保护，它们也成为候鸟和各种动植物的天堂。
+                <w:br/>
+                尖峰石阵（约60分钟）——尖峰石阵位于珀斯北方260公里处，为南邦国家公园的一部分。这里有一片横跨沙漠的奇异活化石原始森林，再加上数以千计、甚至高达4公尺的石灰岩柱，蔚为奇观。在太古时代，那里曾是有着森林的海边。从海边吹来的沙让沙地形成了，在原始森林枯萎、大地被风化后，沙沉下去了，残存在根须间的石灰岩就像塔一样遗留了下来。在太阳光的照射下，光芒耀眼，不同角度所折射出的石柱，营造出一种如外星人般的神秘地貌。着印度洋碧蓝的海湾。在这里还能偶遇到正在晒太阳的海狮，慵懒的样子可爱极了！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店简易早餐     午餐：越南米粉     晚餐：中式8菜1汤   </w:t>
+              <w:t xml:space="preserve">早餐：酒店简易早餐     午餐：越南米粉     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">珀斯网评四星酒店或公寓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1056,210 +1047,210 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：海景餐厅炸鱼薯条餐     晚餐：中式8菜1汤   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴瑟尔顿网评四钻酒店或公寓</w:t>
+              <w:t xml:space="preserve">巴瑟尔顿网评四钻酒店或公寓（如遇四钻酒店均满房，则只能安排三钻干净舒适酒店或公寓）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴瑟尔顿-玛格丽特河酒庄-魔鬼鱼沙滩-运河岩
                 <w:br/>
                 享用完早餐后，乘车前往【玛格丽特河】，品尝酒庄美酒。随后前往【魔鬼鱼沙滩】漫步，邂逅野生魔鬼鱼。随后前往【康奈尔石】这宏伟的巨石与在岸边的礁岩在经过百万年海水的冲刷，形成一座天然的石桥，海水猛烈地拍打与连接巨石的栈桥，形成一幅壮丽而刺激的景观。
                 <w:br/>
                 <w:br/>
                 #今日亮点#
                 <w:br/>
                 玛格丽特河酒庄——距离海洋仅几公里路程，拥有这个区域最肥沃的土壤和最适宜的气候。他们的酿酒理念是生产出具有高纯度、口感细腻、构造合理和平衡的葡萄酒。
                 <w:br/>
-                #野花与美酒的春日协奏# 玛格丽特河不仅是澳洲顶级葡萄酒产区，更是西澳生物多样性最丰富的地区之一。8月至11月，沿途的灌木丛与林间空地会被绚丽的野花点亮——金黄色的相思树花、粉紫色的豌豆花、火红的桉树花在路旁竞相盛放。在酒庄品鉴美酒之余，不妨放慢脚步，感受这片土地在春日里迸发的盎然生机，自然与佳酿交织成一场感官的春日盛宴。
-                <w:br/>
                 魔鬼鱼沙滩——魔鬼鱼沙滩并非它的本名，当地人更常称它为那片“与鳐共舞的浅湾”。这里不是传统的细沙海滩，而是一片被红树林和沙丘温柔环抱的、宽阔而平静的浅水区，海水清澈得如同透明的琉璃。退潮时，这片巨大的浅滩才真正展现出它的魔力。阳光穿透浅浅的海水，在沙质海底投下摇曳的光斑。也正是在这时，你会看到它们——魔鬼鱼，或者说黄貂鱼。它们并非魔鬼，而是优雅的海洋舞者。
                 <w:br/>
                 运河岩——这宏伟的巨石与在岸边的礁岩在经过百万年海水的冲刷,形成一座天然的石桥,海水猛烈地拍打与连接
                 <w:br/>
                 巨石的栈桥,形成一幅壮丽而刺激的景观。这巨大洞窟有着宏伟的石灰岩景观,更需要历经几千年的时间才有办法形成,面对大自然的鬼斧神工相形之下更觉得人类的渺小。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店简易早餐     午餐：X     晚餐：中式8菜1汤   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">巴瑟尔顿网评四钻酒店或公寓</w:t>
+              <w:t xml:space="preserve">早餐：酒店简易早餐     午餐：X     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴瑟尔顿网评四钻酒店或公寓（如遇四钻酒店均满房，则只能安排三钻干净舒适酒店或公寓）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴瑟尔顿—珀斯飞广州      参考航班：CZ320/2325-0715+1（飞行时间约8小时）
                 <w:br/>
                 早餐后，游览【巴瑟尔顿海边栈桥】，随后前往珀斯，游览【天鹅钟塔（外观）】——(步行15分钟)——【伦敦街】—(步行10分钟)—【伊丽莎白港】。晚餐后前往机场搭乘航班飞返广州。夜宿航机上
                 <w:br/>
                 <w:br/>
                 #今日亮点#
                 <w:br/>
                 巴瑟尔顿海边栈桥——它是南半球最长的海上栈桥，曾因国内综艺《妻子的浪漫旅行》而小火了一把。漫步西澳巴瑟尔顿超长海上栈桥，奔赴一场印度洋治愈海景。绵延千米的木质长桥直直伸向蔚蓝深海，海风轻拂耳畔，满眼皆是澄澈蓝海与绵软晴空。脚下是温润木质栈道，眼前是一望无际的辽阔海面，海浪温柔拍打着海岸，氛围感静谧又浪漫。沿途坐拥绝美滨海视野，远眺海天相连，静看潮起潮落，随手一拍都是治愈海景大片。（如需乘坐小火车，需自理费用，官方参考价约18澳币/人）
                 <w:br/>
                 天鹅钟塔（外观）——坐落于伊丽莎白码头旁，珀斯最具代表性的城市地标。流线型玻璃与铜制塔体，在阳光下闪耀着独特光泽。
                 <w:br/>
                 伦敦街——藏在珀斯市中心的复古宝藏街巷，复刻 16 世纪都铎式英伦建筑。精致尖顶塔楼、雕花拱门、复古铁艺、彩色玻璃与暖调灯光，一步一景充满欧式氛围感。街道不长，却浓缩了英伦小镇的浪漫，街边小店、手信店、咖啡馆错落有致。
                 <w:br/>
-                伊丽莎白港——市中心天鹅河畔的珀斯新地标，天鹅河波光伴着城市丽影，耳边不时还会响起天鹅钟塔的美妙钟声，这就是如同当地人一般的惬意生活。
+                伊丽莎白港——市中心天鹅河畔的珀斯新地标，天鹅河波光伴着城市丽影，耳边不时还会响起天鹅钟塔的美妙钟
+                <w:br/>
+                声，这就是如同当地人一般的惬意生活。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店简易早餐     午餐：中式8菜1汤     晚餐：中式8菜1汤   </w:t>
+              <w:t xml:space="preserve">早餐：酒店简易早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">航机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1380,129 +1371,131 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费用包含
-[...9 lines deleted...]
-                5. 行程内所列用餐：7个早11正（含特色餐）；早餐为酒店西式自助早餐或便携式早餐盒，午晚餐以中餐为主，8菜1汤（平均餐标澳币35元）不含酒水 。因航班原因无法安排餐食请自理。所有餐食自动放弃款项恕不退还。
+                ✅ 费用包含
+                <w:br/>
+                1. 全程团体经济舱机票及境外机场税、航空燃油税（如遇航空公司政策性调整税金，请按规定补交差价）。
+                <w:br/>
+                2. 澳大利亚团队签证费（团进团出，不可离团，自备签证客人可退团队签证费：￥900/人）。
+                <w:br/>
+                3. 旅程中所列的景点的第一道门票,不含园中园门票。
+                <w:br/>
+                4. 行程表所列酒店或同级酒店的住宿费（以两人一间为标准，双人标间或大床房，旺季期间酒店不一定能满足客人指定房型，敬请谅解）。
+                <w:br/>
+                5. 行程内所列用餐：7个早11正（含特色餐）；早餐为酒店西式自助早餐（杰拉尔顿/巴瑟尔顿因为资源有限，酒店均为西式简易早餐），午晚餐以中餐为主，8菜1汤（平均餐标澳币30元），如出团人数不足8人，中餐则安排6菜1汤，不含酒水。因航班原因无法安排餐食请自理。所有餐食如自动放弃，款项恕不退还。
                 <w:br/>
                 6. 行程所列的旅游交通费。
                 <w:br/>
-                7.领队导游服务费人民币900元/人（大小同价）
+                7. 团队旅游意外保险（本保险主要适用于中国大陆护照持有人；持港澳台及外籍护照者：需在中国大陆长期居住、持大陆有效居留证件的参团人员可适用，否则不适用本保险，建议自行补充购买）。
+                <w:br/>
+                8.领队导游服务费人民币900元/人（大小同价）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费用不包含内容
-[...11 lines deleted...]
-                6.不含澳洲签证要求的75岁以上老人必须体检的体检费，健康保险（视旅游天数而定人民币1000/人左右）。
+                ❌ 费用不含
+                <w:br/>
+                1.个人旅游意外保险。
+                <w:br/>
+                2.全程单房差：5000元/人/全程 (本产品是按照2成人入住1间房计算的价格，如您的订单产生单房，将安排您与其他同性客人拼房，如您需要享受一人一房，须在报名时补单房差入住标准单人间。如您为一位成人携带一位儿童出行，则儿童必须占床。当地酒店消防规定，每间房最多可入住2大1小，如2位成人携带2位儿童出游，请选择2间房)。
+                <w:br/>
+                3.机场内候机和转机的餐食、行程中航班等大交通上餐食以及行程中注明X或自理的餐食。
+                <w:br/>
+                4.行程表以外活动项目所需的费用。
+                <w:br/>
+                5.领队导游以及司机的超时工作费用及用车超公里费用。
+                <w:br/>
+                6.不含澳洲签证要求的75岁以上老人的体检费（人民币1000左右）以及健康保险（视旅游天数而定，人民币300/人左右）。
                 <w:br/>
                 7.遇领事馆拒签的拒签费用，或领事馆要求必须前往面见签证官的费用，以及因拒签而需二次送签的费用。
                 <w:br/>
-                8.行程中航班上、火车、轮船上餐费。
+                8.其它私人性开支（如：私人性交通；酒店内洗衣，电话，酒水，行李生服务；行李超重，行李的搬运费，保管费和超重行李托运费及个人物品关税）。
                 <w:br/>
                 9.其它一切未约定由旅行社负责的费用，（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用，非合同约定行程中发生的旅游者私人性开支、小费奖赏等费用等）。
                 <w:br/>
                 10.常驻地前往机场的往返交通。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
@@ -1868,73 +1861,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...21 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州康辉国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2031,51 +2002,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>