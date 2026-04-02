--- v3 (2026-03-07)
+++ v4 (2026-04-02)
@@ -2679,51 +2679,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>