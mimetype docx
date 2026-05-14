--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1939,51 +1939,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.本次行程签证费用；
                 <w:br/>
                 2.护照费、EVUS美签电子登记费用、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费
                 <w:br/>
-                3.全程服务费USD223/人（全程行程含餐用餐餐厅服务费、酒店服务费、司机服务费等）；
+                3.全程服务费USD239/人（全程行程含餐用餐餐厅服务费、酒店服务费、司机服务费等）；
                 <w:br/>
                 4.额外游览用车超时费（导游和司机每天正常工作时间不超过9小时，如超时需加收超时费）；
                 <w:br/>
                 5.行程中所列游览活动之外项目所需的费用；
                 <w:br/>
                 6.单间差4800元(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差（如因客人在团上调整与他人拼住，费用不退！）；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准；占床儿童或小童按成人价收取；
                 <w:br/>
                 7.在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理。(在美国内陆的航班不提供免费的飞机餐)；
                 <w:br/>
                 8.出入境行李的海关税、全程行李搬运费、保管费以及行李托运费；目前国际段有1件免费行李托运 (仅供参考)；而美国内陆段均无免费行李托运，内陆段行李托运费为USD25-50/件 (仅供参考，实际情况以当地机场航司柜台要求为准)；国际段及内陆段行李重量不得超过50磅/件，长宽高尺寸最大不得超过157厘米/件，超过部分另外征收超重费；行李的实际收费请以航空公司柜台收费为准。以上为航空公司行李费的最新政策，如有政策变更，请以航空公司柜台收费为准。）；
                 <w:br/>
                 9.客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费；
                 <w:br/>
                 10.因个人原因滞留产生的一切费用；
                 <w:br/>
                 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。特别提醒：因以上不可抗力因素而额外产生费用的，均需要客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2679,51 +2679,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>