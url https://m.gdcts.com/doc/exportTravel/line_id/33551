--- v0 (2025-12-15)
+++ v1 (2026-04-04)
@@ -858,51 +858,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：旅游空调大巴,保证每人一车位（用车安排旅行社会根据情况与大观园、养生谷、温德姆、林丰等温泉直通车线路拼车往返，会根据交通情况调整抵达大观园、养生谷、温德姆、云顶等温泉的先后顺序，会安排上下客），上下车点可能会增加番禺、花都、大沥高速路口或周边地区，以当天安排为准。
                 <w:br/>
                 2、住宿：入住2晚美泉谷嘉华湖景房，客房住宿（单人需补房差）
                 <w:br/>
-                3、用餐：含2早餐+第2.3天酒店午餐【简餐，酒店当天够30人升级为自助午餐】+2晚酒店自助晚餐（晚餐分量多少根据酒店当天情况）客人可自愿放弃此权益，不退任何费用。不占床不赠送餐只含单车位【黄金周 节假日 不送午餐，午餐属于此订单酒店赠送，客人可自愿放弃此权益，不退任何费用。】
+                3、用餐：含2早餐+第2.3天酒店午餐【简餐，酒店当天够30人升级为自助午餐】+2晚酒店自助晚餐（晚餐份量多少以酒店当天实际出餐为准）客人可自愿放弃此权益，不退任何费用。不占床不赠送餐只含单车位【黄金周 节假日 不送午餐，午餐属于此订单酒店赠送，客人可自愿放弃此权益，不退任何费用。】
                 <w:br/>
                 4、服务：安排随车工作人员
                 <w:br/>
                 5、小孩只含车位（门票超高自理）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -910,51 +910,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费用包含中未提及的内容、个人旅游意外保险及一切个人开支；
+                不含费用包含中未提及的内容、个人旅游意外保险及一切个人开支；
                 <w:br/>
                 1.个人购物、娱乐等消费。 
                 <w:br/>
                 2.因交通延误、取消等意外事件或不可抗力原因导致的额外费用，及个人所产生的费用等。 
                 <w:br/>
                 3.旅游意外保险；因旅游者违约、自身过错、自身疾病，导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1240,51 +1240,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>