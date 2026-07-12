--- v1 (2026-06-18)
+++ v2 (2026-07-12)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260529JZJNH</w:t>
+              <w:t xml:space="preserve">WZ-20260626JZJNH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1158,51 +1158,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至成都往返程经济舱机票（未含航空保险）。
                 <w:br/>
                 2、用车：普通旅游大巴车（根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游服务：当地优秀中文地陪服务。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                4、门票：含所列九寨、黄龙、三星堆、报恩寺、大熊猫基地优惠门票；【不含：九寨观光车90元（必须乘坐）、不含九寨保险10元（自愿）、黄龙往返缆车120元（自愿）、黄龙电瓶车20元（自愿）、黄龙定位耳麦30元（自愿）、三星堆讲解耳麦30元（自愿）、熊猫基地电瓶车30元（自愿）、草原长线骑马费用（自愿）】；个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                4、门票：含所列九寨、黄龙、三星堆、报恩寺、大熊猫基地优惠门票；【不含：九寨观光车90元（需要乘坐）、不含九寨保险10元（自愿）、黄龙往返缆车120元（自愿）、黄龙电瓶车20元（自愿）、黄龙定位耳麦30元（自愿）、三星堆讲解耳麦30元（自愿）、熊猫基地电瓶车30元（自愿）、草原长线骑马费用（自愿）】；个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 5、小童（2-11周岁）：含往返机票（未含税），含动车组二等座半票，含车位，含餐。不占床位，不含门票，含机位、车位、半餐；小孩也不享受赠送景点，全程超高门票自理。【全程儿童门票政策：①身高1.2m以下、年龄6岁以下，免门票；②年龄7-11岁产生半价门票合计：320元/人。 】。
                 <w:br/>
                 6、住宿：全程入住当地酒店，未挂星；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：5早8正，餐标30-40元/人（沟内晚餐为房费套餐不用不退；房费含早不用不退）；（房费含早不用不退）。八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数），全程不用餐不退。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1224,51 +1224,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：不含：九寨观光车90元（必须乘坐）、不含九寨保险10元（自愿）、黄龙往返缆车120元（自愿）、黄龙电瓶车20元（自愿）、黄龙定位耳麦30元（自愿）、三星堆讲解耳麦30元（自愿）、熊猫基地电瓶车30元（自愿）、草原长线骑马费用（自愿）；不含自费项目：九寨藏羌歌舞晚会180-280元/人、九寨走进藏民家访150-180元/人。
+                6、不含：不含：九寨观光车90元（需要乘坐）、不含九寨保险10元（自愿）、黄龙往返缆车120元（自愿）、黄龙电瓶车20元（自愿）、黄龙定位耳麦30元（自愿）、三星堆讲解耳麦30元（自愿）、熊猫基地电瓶车30元（自愿）、草原长线骑马费用（自愿）；不含自费项目：九寨藏羌歌舞晚会180-280元/人、九寨走进藏民家访150-180元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1384,51 +1384,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨沟观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟观光车90元/人（必须选择）</w:t>
+              <w:t xml:space="preserve">九寨沟观光车90元/人（需要乘坐，需要选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2083,51 +2083,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>