--- v0 (2026-02-27)
+++ v1 (2026-04-02)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：CZ6091/1335-1505，飞行时间约2.5小时，时差1小时
-[...1 lines deleted...]
-                参考航班：CZ6092/1625-1940，飞行时间约2.5小时，时差1小时
+                参考航班：CZ6091/1320-1445，飞行时间约2.5小时，时差1小时
+                <w:br/>
+                参考航班：CZ6092/1550-1920，飞行时间约2小时，时差1小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -573,51 +573,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 — 万象
                 <w:br/>
                 请团员准时于广州新白云机场国际出发厅集中，乘搭客机飞往老挝政治文化中心—首都——【万象】（飞行时间约2.5小时）。万象也名“永珍”，在当地语里的含义是“檀木之堡”，紧紧傍依在湄公河左岸，隔着湄公河与泰国相望，是世界上极少数紧邻他国边境的首都之一。初入万象，估计与每个人想象中的现代化大都市相差甚远，让人简直不敢相信眼前就是老挝首都万象。这样一个袖珍之城，我们却能在很短的时间内领略到了这个国家独特的风情。抵达后“国花占巴花接机仪式”，后接送至餐厅享用海鲜火锅+烤肉自助欢迎晚宴，餐后送回酒店休息。
                 <w:br/>
-                交通：参考航班：CZ6091/1335-1505，飞行时间约2.5小时，时差1小时
+                交通：参考航班：CZ6091/1320-1445，飞行时间约2.5小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海鲜火锅+烤肉自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -805,51 +805,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 僧侣布施 - 老挝早市 - 光西瀑布 - 香通寺 - 大皇宫 - 皇家博物馆 - 老挝咖啡
                 <w:br/>
-                酒店内享用早餐后，前往看盛大的琅勃拉邦特色民俗—【僧侣布施】（参观约60分钟）。清晨，僧侣们手持银碗，静静地走过每一个角落，接受信众的供奉。信众们则虔诚地跪在地上，双手合十，将食物轻轻放入碗中。琅勃拉邦的街头巷尾盛大的布施仪式。这种“千人布施”的场面，一生可能只遇到一次，一场心灵的洗礼。这项仪式在这座佛国老城已经传承了500多年，每天都在上演。施与受，以这样一种形式，延续了近千年。僧人们还会将布施来的食物施舍给当地的穷苦孩童。一进一出，代表着善意的祝福和文化的传承。然后前往【老挝早市】（参观约40分钟），去感受老城居民生活气息，体验琅勃拉邦域居民的生活。接着前往【光西瀑布】（参观约60分钟），又叫金鹿瀑布，位于老挝古都琅勃拉邦城南29公里处，这座瀑布高约200多米，呈正三角形，从山上泻下相当壮观，加之四周的植被非常漂亮，成为琅勃拉邦最著名的旅游圣地。然后前往【香通寺】（参观约30分钟），香通寺意指“国王之屋”，掩映在三角梅树下的老挝美丽的寺庙。寺内大小门楣刻满了工艺细致的花纹，与黑色寺墙形成了鲜明而张扬的对比，外寺或柱子也都刻满黄金图案，让人震撼的是寺庙后墙有一棵用各种彩色玻璃镶出来的“生命之树”，一定不要错过。然后前往【大皇宫】（参观约30分钟），1909年为西萨旺皇室建造的，当时整个老挝已是法国的殖民地，而琅勃拉邦则是已“保护地”形式行使皇权。后前往【皇家博物馆】（参观约60分钟），在这里还可以看到澜沧王国的遗迹和许多国家级的文物。整个皇宫金碧辉煌，光艳夺目，殿内装饰古雅华贵。这里是老挝最后一代国王西萨旺凡达纳的行宫，王室成员今已不知何处去，宫中可见昔日的大殿、议事厅、书房、收藏室、起居室等。随后前往非遗村安排品尝【老挝咖啡】。午餐安排在稻田边享用稻田田园餐，在如画的风景中享用午餐，一片的稻田映入眼帘，仿佛投入大自然的怀抱。然后前往参观【古都综合店】（停留约120分钟），选购老挝特产、药材等。随后送回酒店休息，晚餐自理。
+                于指定时间在酒店大堂集中后，前往看盛大的琅勃拉邦特色民俗—【僧侣布施】（参观约60分钟）。清晨，僧侣们手持银碗，静静地走过每一个角落，接受信众的供奉。信众们则虔诚地跪在地上，双手合十，将食物轻轻放入碗中。琅勃拉邦的街头巷尾盛大的布施仪式。这种“千人布施”的场面，一生可能只遇到一次，一场心灵的洗礼。这项仪式在这座佛国老城已经传承了500多年，每天都在上演。施与受，以这样一种形式，延续了近千年。僧人们还会将布施来的食物施舍给当地的穷苦孩童。一进一出，代表着善意的祝福和文化的传承。后返回酒店享用早餐，然后前往【老挝早市】（参观约40分钟），去感受老城居民生活气息，体验琅勃拉邦域居民的生活。接着前往【光西瀑布】（参观约60分钟），又叫金鹿瀑布，位于老挝古都琅勃拉邦城南29公里处，这座瀑布高约200多米，呈正三角形，从山上泻下相当壮观，加之四周的植被非常漂亮，成为琅勃拉邦最著名的旅游圣地。然后前往【香通寺】（参观约30分钟），香通寺意指“国王之屋”，掩映在三角梅树下的老挝美丽的寺庙。寺内大小门楣刻满了工艺细致的花纹，与黑色寺墙形成了鲜明而张扬的对比，外寺或柱子也都刻满黄金图案，让人震撼的是寺庙后墙有一棵用各种彩色玻璃镶出来的“生命之树”，一定不要错过。然后前往【大皇宫】（参观约30分钟），1909年为西萨旺皇室建造的，当时整个老挝已是法国的殖民地，而琅勃拉邦则是已“保护地”形式行使皇权。后前往【皇家博物馆】（参观约60分钟），在这里还可以看到澜沧王国的遗迹和许多国家级的文物。整个皇宫金碧辉煌，光艳夺目，殿内装饰古雅华贵。这里是老挝最后一代国王西萨旺凡达纳的行宫，王室成员今已不知何处去，宫中可见昔日的大殿、议事厅、书房、收藏室、起居室等。随后前往非遗村安排品尝【老挝咖啡】。午餐安排在稻田边享用稻田田园餐，在如画的风景中享用午餐，一片的稻田映入眼帘，仿佛投入大自然的怀抱。然后前往参观【古都综合店】（停留约120分钟），选购老挝特产、药材等。随后送回酒店休息，晚餐自理。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：稻田田园餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -967,51 +967,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 神木博物馆 — 万象 — 广州
                 <w:br/>
                 酒店内享用早餐后，前往【神木博物馆】（游览时间约 60 分钟）。展示有雕刻与绘画合二为一的大型版画，其数量巨大，价值无限。这是老挝最具有创造力的艺术家们在不同材质的天然红木板材上通过雕刻与绘画结合展现老挝特色文化，呕心沥血的创作过程将获得铭记，代代相传。
                 <w:br/>
                 午餐后，专车前往机场乘搭客机飞回广州机场之后（飞行时间约2小时），结束此次难忘的愉快之旅。
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 返程前请仔细检查自己的行李物品，不要遗漏酒店。
                 <w:br/>
-                交通：参考航班：CZ6092/1625-1940，飞行时间约2小时，时差1小时
+                交通：参考航班：CZ6092/1550-1920，飞行时间约2小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：中式围餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1135,63 +1135,65 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、旅游意外保险；
                 <w:br/>
-                2、燃油附加税升幅及超重物品托运费；
+                2、航空公司超重物品托运费；
                 <w:br/>
                 3、始发地到广州机场来回程交通；
                 <w:br/>
                 4、自费项目以及景区内的小景点或交通车等额外费用；
                 <w:br/>
                 5、个人开支及人力不可抗力因素产生的额外费用；
                 <w:br/>
                 6、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
                 <w:br/>
                 7、老挝落地签+快速通关等杂费+导游服务费￥700元/人（需与团费一起支付）；
                 <w:br/>
-                8、除自由活动外，不可离团。
+                8、航空公司燃油附加费升幅￥200元/人（需与团费一起支付）；
+                <w:br/>
+                9、除自由活动外，不可离团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1784,57 +1786,59 @@
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、12周岁以下小孩不占床不含早餐需加收￥500元/人，若占床需加收￥1200元/人；
                 <w:br/>
                 2、12-18岁的未成年人必须占床，需加收￥1200元/人；
                 <w:br/>
                 3、持港澳台护照需加收￥800元/人，持外籍护照价格另议；
                 <w:br/>
                 4、不含老挝落地签+快速通关等杂费+导游服务费￥700元/人（需与团费一起支付）；
                 <w:br/>
-                5、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
-[...1 lines deleted...]
-                6、落地签证所需资料：
+                5、不含航空公司燃油附加费升幅￥200元/人（需与团费一起支付）；
+                <w:br/>
+                6、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
+                <w:br/>
+                7、落地签证所需资料：
                 <w:br/>
                 1）半年期以上有效的护照正本；
                 <w:br/>
-                2）相片1张（2寸不分底色）。
+                2）相片1张（2寸/大一寸，不分底色）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1926,51 +1930,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>