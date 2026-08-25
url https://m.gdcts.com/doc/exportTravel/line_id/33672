--- v0 (2026-07-28)
+++ v1 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【情迷加勒比-寻梦环游记】中美洲八国 · 墨西哥·古巴·巴拿马·哥斯达黎加·哥伦比亚·多米尼加·牙买加·巴哈马22天丨北京直飞丨限定活动-墨西哥亡灵节丨升级火山温泉及坎昆海滨酒店丨奇琴伊察玛雅金字塔丨彩色之城瓜纳华托丨行程单</w:t>
+        <w:t xml:space="preserve">【情迷加勒比-寻梦环游记】中美洲八国 · 墨西哥·古巴·巴拿马·哥斯达黎加·哥伦比亚·多米尼加·牙买加·巴哈马23天丨北京直飞丨限定活动-墨西哥亡灵节丨升级火山温泉及坎昆海滨酒店丨奇琴伊察玛雅金字塔丨彩色之城瓜纳华托丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">22</w:t>
+              <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -673,149 +673,143 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京✈联运地
-[...11 lines deleted...]
-                	3	行程中出发时间及车程均为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
+                墨西哥城-特奥蒂华坎-墨西哥城
+                <w:br/>
+                早上乘车前往市郊 48 公里处的“众神之城”、世界文化遗产之一的【特奥蒂华坎】探寻“人升华为神的地方”。参观玛雅古老文化的经典建筑-金字塔，您可以亲临朝拜阿兹特克文化了。在此可膜拜雄伟的【太阳金字塔】和【月亮金字塔】【羽蛇神殿】，气势恢宏的【亡灵大道】。午餐在传统音乐文化餐厅Gran Teocalli用餐，Gran Teocalli是一家位于墨西哥特奥蒂华坎的特色餐厅，以其玛雅和墨西哥传统美食闻名。餐厅装潢融合现代与传统元素，此外，餐厅定期邀请当地乐队和艺术家进行现场表演，让客人享受愉悦的用餐氛围。在这里，您不仅可以品尝到美味佳肴，还能感受到丰富的墨西哥音乐文化。下午搭车经过被罗马教皇誉为天主教世界的三大奇迹教堂之一的【瓜达罗培(圣母显灵教堂)】，墨西哥的众神中，最出名又最受爱戴的，该算是有着褐色皮肤的圣母瓜达鲁佩(The Virgin of Guadalupe)了，每年的12月12日是圣母日，从12月初开始通往墨西哥市瓜达鲁佩圣母院的公路就开始繁忙堵塞起来，延绵数哩的车潮人潮不断，都是要去许愿或还愿的朝圣者在距离圣母院约有一哩的地方，许多朝圣的人们开始跪行用膝盖头上血肉模糊的椎心痛楚，来证明他们的信心与虔诚
+                <w:br/>
+                特别安排：传统墨西哥音乐文化餐厅Gran Teocalli用午餐
+                <w:br/>
+                交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：传统墨西哥音乐文化餐厅Gran Teocalli     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">墨西哥城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨西哥城✈️坎昆
                 <w:br/>
                 早上前往【宪法广场】，位于墨西哥城的中心,南北宽220米,东西长240米,是世界上宏伟的广场之一
                 <w:br/>
                 要真正领略亡灵节的的魅力，那就必须要找个「当地人」才知道的集会场所，在墨西哥城的主街道改革大道两侧，摆满了各种艺术家设计的墨西哥传统艺术品alebrijes。这种艺术品起源于墨西哥瓦哈卡州，形象来源于古墨西哥印第安先民祭祀时想象的动物。有的艺术家将老虎插上飞鸟的翅膀，有的则让穿山甲长出人面，形状千奇百怪，充满了古印第安先民天马行空的想象力
                 <w:br/>
                 在亡灵节诸多庆祝活动中，最盛大的是每年11月在首都墨西哥城改革大道举行的亡灵节【大游行】，大批民众走上街头，庆祝这个崇敬生命的节日。游行中会有各种互动环节，让参与者沉浸在欢乐的氛围中。
                 <w:br/>
                 随后在墨城，可以自行自费体验或者观看亡灵节脸部彩绘，当地人都精心打扮，喜欢在脸上画上骷髅或者蜘蛛等骇人图案，装扮成亡灵的形象，与亡灵狂欢。
                 <w:br/>
                 特别安排：亡灵节主题餐厅，品尝亡灵节专属美食套餐，尝试亡灵节特色饮品肉桂牛奶巧克力（亡灵节主题餐会根据餐厅实际情况，而调整到10月31日安排）
                 <w:br/>
-                随后乘坐前往坎昆，入住酒店休息，结束当天行程
+                随后乘坐前往坎昆，入住酒店休息，结束当天行程。
                 <w:br/>
                 交通：参考航班待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1565,51 +1559,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                金斯顿✈巴拿马
+                牙买加金斯顿✈巴拿马
                 <w:br/>
                 早上乘坐航班前往巴拿马，晚餐后入住酒店休息。
                 <w:br/>
                 交通：参考航班待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -2238,51 +2232,51 @@
                 早上前往墨西哥知名的[龙舌兰酒庄Hacienda  Corralejo]。龙舌兰酒，西班牙语名为Tequila，为世界八大烈酒之一，是用墨西哥特产的蓝色龙舌兰酿造而成，被誉为墨西哥国酒,且只有墨西哥中部的瓜纳华托和哈里斯革两州出产的龙舌兰酒最为正宗。Corralejo 酒庄建于1753年距今已有近 300 年的历史，同时它也是墨西哥国父 伊达尔哥的出生地和成长的地方。您将在这里深入龙舌兰的种植田(以当天天气为准，如遇阴雨天则无法下田)，详细了解龙舌兰酒的整个酿造过程，品尝各个种类的龙舌兰酒，感受墨西哥的酒文化。
                 <w:br/>
                 特别安排：品尝一下地道的“墨西哥国花”——仙人掌及TACO风味餐
                 <w:br/>
                 随后返回墨西哥城，前往机场，乘坐次日航班飞返北京。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2334,50 +2328,137 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">夜宿航班</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                北京✈️联运地
+                <w:br/>
+                上午抵达北京，随后自行乘坐联运航班。
+                <w:br/>
+                联运航班由航司配送、以航司最终确定为准！
+                <w:br/>
+                <w:br/>
+                1. 旅行社将根据最终确认的航班时间、首末站城市对行程游览顺序一并调整，最终以出团说明会或出团前（集合地）派发的行程表为准。
+                <w:br/>
+                2. 行程中标注内陆段航班号及时间仅供参考，实际起飞及抵达时间以出票为准，内陆段经常发生时间变动，如因此产生行程上的调整，我们会提前通知客人。如遇到不可抗力造成航班更改时间或取消，旅行社在尽力协助解决的前提下，有权利按航班的调整缩减和更改行程。
+                <w:br/>
+                3. 在不减少原行程正餐总数的情况下，午晚餐的安排情况，会根据内陆段航班时间变化和当天行程具体情况而有所调整。
+                <w:br/>
+                4. 行程中出发时间为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3038,51 +3119,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>