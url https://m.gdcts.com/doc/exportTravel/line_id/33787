--- v9 (2026-09-06)
+++ v10 (2026-09-28)
@@ -1193,51 +1193,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>