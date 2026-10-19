--- v10 (2026-09-28)
+++ v11 (2026-10-19)
@@ -343,63 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车信息
-[...1 lines deleted...]
-                出发点：09:00番禺广场地铁站E出口
+                上下车信息（上车点有可能因交通管制原因更改，时间及地点已工作人员通知为准，敬请留意）
+                <w:br/>
+                上车点：09:00番禺广场地铁站E出口
                 <w:br/>
                 10:00纪念堂地铁站C出口
                 <w:br/>
                 下车点：原上车点下车
-                <w:br/>
-[...4 lines deleted...]
-                请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -853,88 +847,84 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团日期：6月15/17/19/21/23/25/27/29日
-[...15 lines deleted...]
-                房差平日570元/人
+                出发日期：周末不涨价
+                <w:br/>
+                10月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
+                <w:br/>
+                1.5米以上/成人	699元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                10月1日1.5米以上/成人	898元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                10月3日1.5米以上/成人	938元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                10月5日1.5米以上/成人	798元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                1.2米以上—1.5米小孩	599元/人	不占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                1.2米以下/单车位	159元/人	仅含车位费
+                <w:br/>
+                房差说明
+                <w:br/>
+                酒店没3人房；
+                <w:br/>
+                单人需补房差：570元/人，国庆房差10月1日800元/人，10月3日830元/人，10月5日700元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
-                单订车位客人按照自身需求购买以下门票/餐券（旅行社不作代订，以园区实际价格为准）：
-[...6 lines deleted...]
-                <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 门票： 含景区大门票，不含园中园门票
                 <w:br/>
                 住宿：2晚韶关新丰温德姆酒店房型不指定安排（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
-                用餐：D1下午茶+D1晚餐+D1宵夜+D2早餐+D2下午茶+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
+                用餐：D1晚餐+D1宵夜+D2早餐+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
                 <w:br/>
                 此线路仅含出团当天及离团当天排工作人员随车服务，敬请注意
                 <w:br/>
                 购物：0购物点
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1193,51 +1183,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>