--- v11 (2026-10-19)
+++ v12 (2026-11-08)
@@ -398,65 +398,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、【食足8餐】含2自助晚餐2自助早餐2自助宵夜2下午茶 连叹2晚豪华海鲜自助晚餐
-[...13 lines deleted...]
-                温馨提醒：酒店赠送的特产或小礼品有限，送完即止
+                1、【食足6餐】含2自助晚餐2自助早餐2自助宵夜 连叹2晚豪华海鲜自助晚餐
+                <w:br/>
+                入住含餐位的都赠送1人1晚1只大闸蟹（前台领取蟹卷去餐厅兑换）
+                <w:br/>
+                2、【连住2晚】全新奢华《新丰·新盟温德姆花园酒店》；
+                <w:br/>
+                3、【私家汤泉】阳台私人泡池（赠送4池温泉水）+房间慕斯床垫+松下智能马桶；
+                <w:br/>
+                4、【空中温泉】公共温泉区无限次浸泡空中温泉+恒温无边泳池+儿童乐园；
+                <w:br/>
+                10人以上报名并支付赠送自动麻将4小时（每车限2副，先报先得！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -598,51 +594,51 @@
                 出发-韶关新丰温德姆酒店—自助晚餐—宵夜
                 <w:br/>
                 早上于指定时间/地点集中出发，前往入住【韶关新丰·新盟温德姆花园酒店】新盟温德姆花园酒店是一家按国际五星级标准建造，集客房住宿、温泉养生、休闲度假、餐饮美食、会议会务、康体娱乐、亲子娱乐拓展于一体的度假型酒店。酒店坐落于风景秀丽的韶关市新丰县一屋一汤、私享温泉体验，建筑面积7万平方米，地理位置优越，交通便利。酒店拥有空中温泉泡池及无边际恒温泳池，酒店客房共有514间，面积从46至100平方米不等，每间房都带私家泡池，配备智能语音控制系统。简约轻奢的设计理念，打造出舒适且富有现代感的空间。
                 <w:br/>
                 约18：00享用自助晚餐。自由浸泡温泉，酒店赠送暖心宵夜。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韶关新丰温德姆酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -847,74 +843,71 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：周末不涨价
-[...9 lines deleted...]
-                10月5日1.5米以上/成人	798元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                出发日期：周末不加收
+                <w:br/>
+                11月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                12月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                收费标准 	价格	包含内容
+                <w:br/>
+                1.5米以上/成人	799元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
                 <w:br/>
                 1.2米以上—1.5米小孩	599元/人	不占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
                 <w:br/>
                 1.2米以下/单车位	159元/人	仅含车位费
                 <w:br/>
                 房差说明
                 <w:br/>
                 酒店没3人房；
                 <w:br/>
-                单人需补房差：570元/人，国庆房差10月1日800元/人，10月3日830元/人，10月5日700元/人
+                单人需补房差：670元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
-                <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 门票： 含景区大门票，不含园中园门票
                 <w:br/>
                 住宿：2晚韶关新丰温德姆酒店房型不指定安排（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
                 用餐：D1晚餐+D1宵夜+D2早餐+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
                 <w:br/>
                 此线路仅含出团当天及离团当天排工作人员随车服务，敬请注意
                 <w:br/>
                 购物：0购物点
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1183,51 +1176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>