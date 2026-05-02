--- v2 (2026-04-11)
+++ v3 (2026-05-02)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260321SP10318164A</w:t>
+              <w:t xml:space="preserve">TX-20260423SP10318164A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1186,51 +1186,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>