--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韶关新丰温德姆花园酒店纯玩3天】食足6餐.豪叹6个酒店自助餐丨无限次空中汤泉丨尊享一户一私汤温泉丨高空无边际泳池行程单</w:t>
+        <w:t xml:space="preserve">【韶关新丰温德姆花园酒店纯玩3天】无限次空中汤泉丨尊享一户一私汤温泉丨高空无边际泳池行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260423SP10318164A</w:t>
+              <w:t xml:space="preserve">TX-20260525SP10318164WDM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -404,53 +404,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、【食足6餐】豪叹2海鲜自助晚餐+2自助早餐+2自助宵夜！
-[...1 lines deleted...]
-                 2、【连住2晚】全新奢华《新丰·新盟温德姆花园酒店》房间免费赠饮品和零食；
+                1、【食足8餐】含2自助晚餐2自助早餐2自助宵夜2下午茶 连叹2晚豪华海鲜自助晚餐
+                <w:br/>
+                2、【连住2晚】全新奢华《新丰·新盟温德姆花园酒店》房间免费赠饮品和零食；
                 <w:br/>
                 3、【私家汤泉】阳台私人泡池（赠送4池温泉水）+房间慕斯床垫+松下智能马桶；
                 <w:br/>
                 4、【空中温泉】公共温泉区无限次浸泡空中温泉+恒温无边泳池+儿童乐园；
                 <w:br/>
                 赠送：1、每成人一袋礼品
                 <w:br/>
                 2、10人以上报名并支付赠送自动麻将4小时（每车限2副，先报先得！）
                 <w:br/>
                 温馨提醒：酒店赠送的特产或小礼品有限，送完即止
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1186,51 +1186,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>