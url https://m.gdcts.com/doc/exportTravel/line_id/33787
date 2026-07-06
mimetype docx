--- v5 (2026-06-15)
+++ v6 (2026-07-06)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260525SP10318164WDM</w:t>
+              <w:t xml:space="preserve">TX-20260623SP10318164WDM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -406,55 +406,57 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、【食足8餐】含2自助晚餐2自助早餐2自助宵夜2下午茶 连叹2晚豪华海鲜自助晚餐
                 <w:br/>
-                2、【连住2晚】全新奢华《新丰·新盟温德姆花园酒店》房间免费赠饮品和零食；
-[...3 lines deleted...]
-                4、【空中温泉】公共温泉区无限次浸泡空中温泉+恒温无边泳池+儿童乐园；
+                2、自助早餐（加量不加价，超长用餐时间：07:00—12：00）
+                <w:br/>
+                3、【连住2晚】全新奢华《新丰·新盟温德姆花园酒店》房间免费赠饮品和零食；
+                <w:br/>
+                4、【私家汤泉】阳台私人泡池（赠送4池温泉水）+房间慕斯床垫+松下智能马桶；
+                <w:br/>
+                5、【空中温泉】公共温泉区无限次浸泡空中温泉+恒温无边泳池+儿童乐园；
                 <w:br/>
                 赠送：1、每成人一袋礼品
                 <w:br/>
                 2、10人以上报名并支付赠送自动麻将4小时（每车限2副，先报先得！）
                 <w:br/>
                 温馨提醒：酒店赠送的特产或小礼品有限，送完即止
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -659,53 +661,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐—自由活动—午餐自理—自助晚餐—自助宵夜
                 <w:br/>
-                全天酒店内自由活动，午餐自理
-[...1 lines deleted...]
-                约18：00享用酒店自助晚餐。酒店赠送暖心宵夜。
+                酒店内享受自助早餐（加量不加价，超长用餐时间：07:00—12：00），全天酒店内自由活动，午餐自理。约18：00享用酒店自助晚餐。酒店赠送暖心宵夜。
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：X     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -739,51 +739,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐—自由活动 --午餐自理-回程
                 <w:br/>
-                酒店内享受自助早餐。后客人可继续自由浸泡温泉或游玩免费娱乐设施，午餐自理，约14： 00-15:00 分集中乘车返回广州(具体时间以工作人员通知为准)，结束愉快旅程！
+                酒店内享受自助早餐（加量不加价，超长用餐时间：07:00—12：00），后客人可继续自由浸泡温泉或游玩免费娱乐设施，午餐自理，约14： 00-15:00 分集中乘车返回广州(具体时间以工作人员通知为准)，结束愉快旅程！
                 <w:br/>
                 旅行社会根据情况与韶关丰源/新丰温德姆/新丰云天海等酒店拼车出发，请知悉。 
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：X     晚餐：X   </w:t>
@@ -853,83 +853,90 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                周五周六出发加收50元/人
+                出团日期：6月15/17/19/21/23/25/27/29日
+                <w:br/>
+                7月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
+                <w:br/>
+                8月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
                 <w:br/>
                 1.2m及以上成人： 699元/人（含车、餐、住宿）
                 <w:br/>
+                3人同行：2成人+1中童（1.2米以上—1.5米以下）劲爆价1598元/3人（原价1997元3人，前5组客人免费升级亲子房（1.2米床+2米床）
+                <w:br/>
+                1.2米以上—1.5米以下小孩：599元/人（不占床，含车、餐、温泉）
+                <w:br/>
                 1.2米以下小童：159元/人（含单车位）
                 <w:br/>
                 三人房：没，只补不退
                 <w:br/>
-                房差平日570元/人，周五周六出发加收50元/人
+                房差平日570元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
-                <w:br/>
                 单订车位客人按照自身需求购买以下门票/餐券（旅行社不作代订，以园区实际价格为准）：
                 <w:br/>
                 1.4米以上：自助早餐98 元/次、晚餐138元/次，温泉次票68元,简易宵夜10元/人；
                 <w:br/>
                 1.2-1.4米：自助早餐68元/次，晚餐68 元/次，温泉次票68 元,简易宵夜10元/人；
                 <w:br/>
                 1.2 米以下：免费（每房仅限携带一位免费儿童，超出需付费）
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 门票： 含景区大门票，不含园中园门票
                 <w:br/>
                 住宿：2晚韶关新丰温德姆酒店房型不指定安排（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
-                用餐：D1晚餐+D1宵夜+D2早餐+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
-[...1 lines deleted...]
-                导游：此线路仅含出团当天及离团当天导游服务，敬请注意
+                用餐：D1下午茶+D1晚餐+D1宵夜+D2早餐+D2下午茶+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
+                <w:br/>
+                此线路仅含出团当天及离团当天排工作人员随车服务，敬请注意
                 <w:br/>
                 购物：0购物点
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1186,51 +1193,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>