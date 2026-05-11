--- v0 (2026-04-10)
+++ v1 (2026-05-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【轻奢度假·贺州西溪森林温泉】贺州+连州3天丨享无边际温泉池丨赏欧家梯田 | 探西溪湿地公园行程单</w:t>
+        <w:t xml:space="preserve">【贺州西溪森林温泉3天】-----5月-----无边际温泉池恒温泳池畅泳丨马头陂鱼鳞坝戏水、打卡连州前江铺古村丨广东小桂林牵手桥、杨梅基地任吃到饱行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20250710SP31809964</w:t>
+              <w:t xml:space="preserve">TX-20260423SP10318511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,114 +345,117 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：
                 <w:br/>
-                07:00 基盛万科肯德基门口（番禺广场地铁站E出口）
-[...5 lines deleted...]
-                原上车点下车市区指定范围内15人或以上定点接送（下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                7:00广州番禺区:基盛万科肯德基门口(番禺广场地铁站E出口)
+                <w:br/>
+                8:00 流花路中国大酒店对面（越秀公园地铁C出口）
+                <w:br/>
+                8:45花都云山路体育馆北门（花果山地铁站A2出口）
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                下车点：原上车点下车
+                <w:br/>
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ◆升级入住1晚西溪森林温泉带私家汤泉池悦泉居
-[...9 lines deleted...]
-                ◆水墨画般的欧家梯田希望的开耕节
+                升级入住1晚西溪森林温泉带私家汤泉池 悦泉居
+                <w:br/>
+                享无限次无边际泳池+极其罕见的偏硅酸养生温泉
+                <w:br/>
+                新晋网红广东小丽江前江铺古村+马头陂鱼鳞坝戏水
+                <w:br/>
+                全程食足4餐：西溪酒店晚餐+酒店早餐+水果任吃
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,133 +572,153 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发—连山欧家梯田--酒店   
-[...3 lines deleted...]
-                下午茶赠送：大汤糍1个晚餐安排特色大盆稻田鸡任吃；后入住酒店，自由活动每人一份暖心宵夜：绿豆糖水/番薯糖水/八宝粥等等（具体以民宿当天安排为准）
+                出发地—广东小桂林—午餐自理—水果基地—摄影沙龙万山朝王—入住连州酒店
+                <w:br/>
+                早上游客于市区指定地点集合，前往清远优秀旅游城市。--阳山鱼水景区。
+                <w:br/>
+                鱼水风景区是珠江三角洲旅游团队以及外宾、港澳台同胞前往 “三连一阳” 旅游的门户，因其山水风光与漓江有异曲同工之妙，故而享有 “广东漓江”“广东小桂林” 的美誉。鱼水风景区是第四届全国金鸡奖最佳故事片《乡音》的外景拍摄基地，承载着深厚的文化底蕴。游客在欣赏自然美景的同时，可探寻电影取景地的故事，感受人文与自然的完美交融，体会人与自然和谐共生的美好。景区沿河流两岸分布，奇峰林立，绿树掩映，翠竹婆娑，典型的喀斯特地貌赋予景观灵秀之美。峰峦倒映在江水中，如墨染一般，形成 “峰峦映江如墨染” 的如画场景，让游客仿佛置身于天然画卷之中。牵手桥有着悠久的传说，大明嘉靖年间，一位痴情书生与赵家小姐隔溪盟誓，书生许下承诺，后来衣锦还乡时筑桥迎亲，这便是 “牵手桥” 的由来。桥梁承载着千年情话说，木质结构尽显古朴韵味，是景区内充满浪漫色彩与历史感的景观。如需体验竹筏漂游需自行自费68元/人：乘坐竹筏穿梭于碧水之间，欣赏两岸奇峰林立的景观，沉浸式感受 “人在画中游” 的诗意意境，近距离接触清澈河水与翠绿峰林，体验自然之美。
+                <w:br/>
+                午餐前往当地农庄自费享用午餐。
+                <w:br/>
+                午餐后前往水果基地。初夏时节，酸甜可口的杨梅也开始成熟了。杨梅是地道的中国水果，在我国的栽培食用历史已有上千年。杨梅果实色泽鲜丽，风味极佳。自称为杨梅“本家”的宋人杨万里的咏杨梅诗：“玉肌半醉生红粟，墨晕微深染紫囊”“火齐堆盘珠径寸，醴泉浸齿蔗为浆”，则将杨梅的色、味、形刻画得淋漓尽致。（温馨提示：入园任食，杜绝浪费，带走约10元/斤，如天气原因杨梅果期结束换其他水果任吃或者换其他当季水果送1斤带走）
+                <w:br/>
+                后继续前往【万山朝王摄影沙龙】位于连南瑶族自治县城南11公里方位，地处二排镇油岭村和山溪村之间的山谷中。“万山朝王”指的不是一座山，而且一千座山峰相连在一起，如同摩天石笋神仙岛。这千座石山怪石嶙岣、千安百态，喀斯特地貌非常壮观。这些石山林立，座座背朝东北方向，面向西南方向，形同朝拜理山大王的群体。相传，瑶族人始祖是盘古王，盘古开天辟地正符合瑞族人迁徙文化。族人对古王度诚朝拜，故称:“万山王”群山均向东南方倾斜，如同一幅大型的山水画，被世人成为“国际摄影沙龙圣地。
+                <w:br/>
+                行程结束后前往连州酒店办理入住。入住后游客可自行逛连州美食街，品连州正宗当地小吃美食。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">欧家梯田民宿</w:t>
+              <w:t xml:space="preserve">连州金龙湾/湟川公寓酒店/同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                连山--贺州西溪温泉酒店     
-[...3 lines deleted...]
-                酒店以东南亚风情为主题，装修别具一格打造贺州最好的星级度假酒店，窗明几净优雅舒适富丽堂皇宾至如归，这就是西溪温泉酒店的特点；设计上融合了原始的大自然元素“质朴的木质内饰”以及“穿插其中的绿植灌木”这些都与“山间温泉”的主要设计理念不谋而合，客人们时常都能够感受到来自古朴乡村的宁静与舒适。酒店自由享用800立方泳池，也可以自由浸泡温泉：山环雾绕，树木丛生，温泉错落有致的分布在其中：药池、花池、汤池，共同构成了一幅仙境画卷。在南乡当地的村子中、田间便有汩汩涌动的温泉眼，温泉环绕着村落，生生不息。山顶的无边温泉泳池是整个度假邨的焦点，在这里能够俯览整座温泉酒店而且还能看见最远处古村落的全貌。西溪温泉系纯天然自涌泉，出水口温度86.5℃，是华南地区所发现的温泉资源中，泉眼露出范围密度大、综合自流量大、水质最好的高山温泉，是极其罕见的偏硅酸养生温泉，水质富含钙、硫等对人体极其有益的矿物质和微量元素。温泉区风格各异的温泉泡池43个【露天20多个，室内或有顶棚15个】，以及800平方米山泉水游泳池1个，500平方米无边际温泉池1个。私密性极佳温泉池处于森林之中，树影婆娑，优美宁静，每个泡池随地形梯级分布，远眺美丽的梯田，尽情享受原汤温泉的呵护，让一切烦恼抛离脑后。约18:00酒店餐厅享用酒店晚餐。晚餐后自由泡温泉。约19：00—21：00赠送宵夜：助睡眠香甜牛奶一杯。
+                早餐—前江浦古村—马头陂水坝—午餐自理—入住西溪酒店—晚餐安排
+                <w:br/>
+                醒后于餐厅享用早餐。
+                <w:br/>
+                早餐后前往新晋网红点前江铺：步入前江铺，一幅古今交融的诗意画卷徐徐展开。小河绕村蜿蜒，古石桥静卧清波，青石板路穿行于青砖黛瓦之间，村内数十座清代古建筑保存完好，飞檐翘角精巧灵动，雕花窗棂尽显匠心，客家韵味与岭南风情浑然一体。村东碉楼高耸矗立，瞭望窗与枪眼依稀可辨，默默见证着昔日茶盐古道的商旅繁华。街巷两侧新植的花卉迎春绽放，姹紫嫣红的花簇与古朴建筑相映成趣，为百年古村增添了盎然生机与浪漫气息。
+                <w:br/>
+                后继续前往【马头陂网红打卡水坝戏水】位于广东省连州市东陂镇有森林、溶洞、暗河、溪谷、石山等自然地貌。河流环抱或交错，构成独特的田园山水风光。新晋的网红打卡戏水胜地是夏日必去的打卡点。
+                <w:br/>
+                午餐前往附近餐厅自费享用午餐。
+                <w:br/>
+                午餐后前往【西溪森林温泉度假酒店】办理入住。酒店以东南亚风情为主题，装修别具一格打造贺州最好的五星级度假酒店，窗明几净 优雅舒适 富丽堂皇 宾至如归，这就是西溪温泉酒店的特点；设计上融合了原始的大自然元素“质朴的木质内饰”以及“穿插其中的绿植灌木”这些都与“山间温泉”的主要设计理念不谋而合，客人们时常都能够感受到来自古朴乡村的宁静与舒适。酒店自由享用800立方泳池，也可以自由浸泡温泉：山环雾绕，树木丛生，温泉错落有致的分布在其中：药池、花池、汤池，共同构成了一幅仙境画卷。在南乡当地的村子中、田间便有汩汩涌动的温泉眼，温泉环绕着村落，生生不息。山顶的无边温泉泳池是整个度假邨的焦点，在这里能够俯览整座温泉酒店而且还能看见最远处古村落的全貌。西溪温泉系纯天然自涌泉，出水口温度86.5℃，是华南地区所发现的温泉资源中，泉眼露出范围密度大、综合自流量大、水质最好的高山温泉，是极其罕见的偏硅酸养生温泉，水质富含钙、硫等对人体极其有益的矿物质和微量元素。温泉区风格各异的温泉泡池43个【露天20多个，室内或有顶棚15个】，以及800平方米山泉水游泳池1个，500平方米无边际温泉池1个。私密性极佳温泉池处于森林之中，树影婆娑，优美宁静，每个泡池随地形梯级分布，远眺美丽的梯田，尽情享受原汤温泉的呵护，让一切烦恼抛离脑后。
+                <w:br/>
+                晚餐于酒店餐厅享用酒店晚餐。晚餐后自由泡温泉。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -725,59 +748,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—自由活动/西溪湿地公园—午餐自理—澳雪工业园—返程
-[...5 lines deleted...]
-                约11：30午餐自理，自行前往附近农庄寻找美食。后前往澳雪国际工业旅游园（停留约1小时）获批成为国家AAA旅游景区，是肇庆市唯一的工业旅游示范点。 据悉，澳雪国际工业旅游园最大的亮点就是首创洗涤文化博览馆，这是澳雪国际集团联手广州知名展览设计公司打造别具一格的历史文化展览馆，全馆总面积约6000平方米，分为洗涤文化历史、洗涤行业发展、集团文化、和赢未来四个篇章。除了澳雪国际洗涤文化博览馆，游客还可以参观园内10万级GMP无尘净化医药级标准生产车间。参观完毕后集中返回，结束愉快旅程！
+                早餐—自由活动/西溪湿地公园—午餐自理—返程
+                <w:br/>
+                享受没有闹钟的清晨，在大自然的美妙叫声徐徐醒来。客人自行前往酒店享用自助早餐（早餐时间：07:30-09:00）。早餐后随心散步、在大山中自由呼吸新鲜的空气，这里群山峰叠嶂、树林茂盛，葱郁的青山与湛蓝的湖水交辉相映，空气格外清新，有几分世外桃园的韵味。同时也可以在酒店自行泡温泉。或可自行漫步前往【西溪湿地公园】穿过九曲桥、生态养鱼湖，坐看风光无限。
+                <w:br/>
+                午餐自理，前往附近农庄寻找美食。
+                <w:br/>
+                行程结束后集中返程广州，返回温馨的家，结束愉快之旅！
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -841,61 +866,76 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：按实际参团人数安排空调旅游巴士，每人1正座
-[...9 lines deleted...]
-                6、购物：无
+                出发日期： 5月7/12/18/25/28日  
+                <w:br/>
+                成人价格：599元/人  （占床车位费+餐费+无限次温泉+门票）
+                <w:br/>
+                小童价格（1.2-1.4米不占床）：499元/人 （不占床车位费+餐费+含单次温泉门票）
+                <w:br/>
+                婴儿价格（1.2米以下）：239元/人（仅含往返车位费）   
+                <w:br/>
+                不设有三人房、单人补房差： 390元/人. 
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
+                交通：根据实际人数安排旅游空调车，保证一人一个正座
+                <w:br/>
+                用餐：含2个酒店早餐+1正餐+1水果任吃（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）；
+                <w:br/>
+                住宿：1晚连州舒适酒店+1晚西溪温泉度假酒店悦泉居双人房
+                <w:br/>
+                景点：景区第一道门票
+                <w:br/>
+                购物：全程不入购物点
+                <w:br/>
+                导游：提供导游服务（广州接团清远送团）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -975,69 +1015,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
-                11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
+                10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1111,51 +1151,61 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本线路仅限75周岁以下游客报名。70-75周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。75周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。70周岁以上长者的旅游意外保险保额减半。本团40人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。</w:t>
+              <w:t xml:space="preserve">
+                1、本线路仅限75周岁以下游客报名。
+                <w:br/>
+                2、70-75周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。
+                <w:br/>
+                3、75周岁以上不便接待，敬请谅解！
+                <w:br/>
+                （以出生年月日为计算基准）涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。70周岁以上长者的旅游意外保险保额减半。
+                <w:br/>
+                4、本团40人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1195,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>