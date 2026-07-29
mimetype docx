--- v1 (2026-05-11)
+++ v2 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【贺州西溪森林温泉3天】-----5月-----无边际温泉池恒温泳池畅泳丨马头陂鱼鳞坝戏水、打卡连州前江铺古村丨广东小桂林牵手桥、杨梅基地任吃到饱行程单</w:t>
+        <w:t xml:space="preserve">【广西贺州西溪森林温泉3天】-----7月-----无边际温泉池恒温泳池畅泳丨夏日赏荷花鱼鳞坝戏水丨连州前江铺古村、连州水晶梨节每人送2只水晶梨带走行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -409,53 +409,55 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 升级入住1晚西溪森林温泉带私家汤泉池 悦泉居
                 <w:br/>
                 享无限次无边际泳池+极其罕见的偏硅酸养生温泉
                 <w:br/>
-                新晋网红广东小丽江前江铺古村+马头陂鱼鳞坝戏水
-[...1 lines deleted...]
-                全程食足4餐：西溪酒店晚餐+酒店早餐+水果任吃
+                广东小丽江前江铺+马头陂鱼鳞坝戏水+夏日赏荷花季
+                <w:br/>
+                一年一度连州水晶梨节每人送2只水晶梨带走
+                <w:br/>
+                全程食足4餐：西溪酒店晚餐+酒店早餐+下午茶
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -572,101 +574,101 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发地—广东小桂林—午餐自理—水果基地—摄影沙龙万山朝王—入住连州酒店
-[...1 lines deleted...]
-                早上游客于市区指定地点集合，前往清远优秀旅游城市。--阳山鱼水景区。
+                出发地—广东小桂林—午餐—油岭瑶寨—夏日乡村荷花—入住连州酒店
+                <w:br/>
+                08：00早上游客于市区指定地点集合，前往清远优秀旅游城市。--阳山鱼水景区。
                 <w:br/>
                 鱼水风景区是珠江三角洲旅游团队以及外宾、港澳台同胞前往 “三连一阳” 旅游的门户，因其山水风光与漓江有异曲同工之妙，故而享有 “广东漓江”“广东小桂林” 的美誉。鱼水风景区是第四届全国金鸡奖最佳故事片《乡音》的外景拍摄基地，承载着深厚的文化底蕴。游客在欣赏自然美景的同时，可探寻电影取景地的故事，感受人文与自然的完美交融，体会人与自然和谐共生的美好。景区沿河流两岸分布，奇峰林立，绿树掩映，翠竹婆娑，典型的喀斯特地貌赋予景观灵秀之美。峰峦倒映在江水中，如墨染一般，形成 “峰峦映江如墨染” 的如画场景，让游客仿佛置身于天然画卷之中。牵手桥有着悠久的传说，大明嘉靖年间，一位痴情书生与赵家小姐隔溪盟誓，书生许下承诺，后来衣锦还乡时筑桥迎亲，这便是 “牵手桥” 的由来。桥梁承载着千年情话说，木质结构尽显古朴韵味，是景区内充满浪漫色彩与历史感的景观。如需体验竹筏漂游需自行自费68元/人：乘坐竹筏穿梭于碧水之间，欣赏两岸奇峰林立的景观，沉浸式感受 “人在画中游” 的诗意意境，近距离接触清澈河水与翠绿峰林，体验自然之美。
                 <w:br/>
-                午餐前往当地农庄自费享用午餐。
-[...3 lines deleted...]
-                后继续前往【万山朝王摄影沙龙】位于连南瑶族自治县城南11公里方位，地处二排镇油岭村和山溪村之间的山谷中。“万山朝王”指的不是一座山，而且一千座山峰相连在一起，如同摩天石笋神仙岛。这千座石山怪石嶙岣、千安百态，喀斯特地貌非常壮观。这些石山林立，座座背朝东北方向，面向西南方向，形同朝拜理山大王的群体。相传，瑶族人始祖是盘古王，盘古开天辟地正符合瑞族人迁徙文化。族人对古王度诚朝拜，故称:“万山王”群山均向东南方倾斜，如同一幅大型的山水画，被世人成为“国际摄影沙龙圣地。
+                午餐前往当地农庄自费享用午餐。 
+                <w:br/>
+                后前往【千年古老瑶寨油岭瑶寨】 它位于连南县城西南，海拔803米，鼎盛时有民居700多幢、1000多户、7000多人，被称誉为首领排。古镇依山而建，房屋层叠，错落有致；石板道纵横交错，主次分明。此寨建于宋代，历今已有千余年的历史。据专家考证，南岗是全国乃至全世界规模最大、最古老、最有特色的瑶寨。现居住在山寨的瑶民，主要有邓、唐、盘、房四个氏族。他们在明代时就建立了民主选举的“瑶老制”，并形成了神圣而严厉的“习惯法”，严格管理山寨。现古寨只保留了200余人和368幢明清时期的古宅及寨门、寨墙、石板道等。走进古寨，仿佛进入历史的时光隧道，思古之幽情油然而生，让人感受到瑶族历史的悠久和传统文化的古典美。（如前往旧寨途中不步行上山的，需要乘坐来回双程观光车需自费30元/人双程。）
+                <w:br/>
+                后继续前往赏荷：远观一片翠绿，荷花相映红；近看荷叶田田，荷花扑鼻香。走进村口，连片的荷塘映入眼帘，荷叶如碧绿的伞盖，在荷塘中随风摇曳，让人宛如走进江南水乡。漫步栈道赏荷花、闻荷香，让心灵和身体得到放松，好不惬意。【最佳观赏荷花花期6-7月，花为季节性产物，易天气影响，请以实际为准，没有花观赏不做赔偿）
                 <w:br/>
                 行程结束后前往连州酒店办理入住。入住后游客可自行逛连州美食街，品连州正宗当地小吃美食。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">连州金龙湾/湟川公寓酒店/同级</w:t>
+              <w:t xml:space="preserve">连州金龙湾/金麒麟或者同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -748,53 +750,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—自由活动/西溪湿地公园—午餐自理—返程
-[...1 lines deleted...]
-                享受没有闹钟的清晨，在大自然的美妙叫声徐徐醒来。客人自行前往酒店享用自助早餐（早餐时间：07:30-09:00）。早餐后随心散步、在大山中自由呼吸新鲜的空气，这里群山峰叠嶂、树林茂盛，葱郁的青山与湛蓝的湖水交辉相映，空气格外清新，有几分世外桃园的韵味。同时也可以在酒店自行泡温泉。或可自行漫步前往【西溪湿地公园】穿过九曲桥、生态养鱼湖，坐看风光无限。
+                早餐—自由活动自由泡温泉—午餐自理—返程
+                <w:br/>
+                享受没有闹钟的清晨，在大自然的美妙叫声徐徐醒来。客人自行前往酒店享用自助早餐（早餐时间：07:30-09:00）。早餐后随心散步、在大山中自由呼吸新鲜的空气，这里群山峰叠嶂、树林茂盛，葱郁的青山与湛蓝的湖水交辉相映，空气格外清新，有几分世外桃园的韵味。同时也可以在酒店自行泡温泉。
                 <w:br/>
                 午餐自理，前往附近农庄寻找美食。
                 <w:br/>
                 行程结束后集中返程广州，返回温馨的家，结束愉快之旅！
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -866,68 +868,68 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期： 5月7/12/18/25/28日  
+                出发日期： 7月2/9/16/23/30日  
                 <w:br/>
                 成人价格：599元/人  （占床车位费+餐费+无限次温泉+门票）
                 <w:br/>
                 小童价格（1.2-1.4米不占床）：499元/人 （不占床车位费+餐费+含单次温泉门票）
                 <w:br/>
                 婴儿价格（1.2米以下）：239元/人（仅含往返车位费）   
                 <w:br/>
                 不设有三人房、单人补房差： 390元/人. 
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：根据实际人数安排旅游空调车，保证一人一个正座
                 <w:br/>
-                用餐：含2个酒店早餐+1正餐+1水果任吃（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）；
+                用餐：含2个酒店早餐+1正餐+1下午茶（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）；
                 <w:br/>
                 住宿：1晚连州舒适酒店+1晚西溪温泉度假酒店悦泉居双人房
                 <w:br/>
                 景点：景区第一道门票
                 <w:br/>
                 购物：全程不入购物点
                 <w:br/>
                 导游：提供导游服务（广州接团清远送团）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1245,51 +1247,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>