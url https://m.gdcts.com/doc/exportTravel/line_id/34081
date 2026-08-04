--- v0 (2025-10-04)
+++ v1 (2026-08-04)
@@ -345,61 +345,59 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 东航兰州
                 <w:br/>
-                广州-兰州  MU2220：1155-1510
-[...9 lines deleted...]
-                兰州-广州  MU2305：1540-1840
+                广州-兰州MU2220：1155-1455	
+                <w:br/>
+                兰州-广州MU2305：1540-1840
+                <w:br/>
+                或者
+                <w:br/>
+                广州-兰州MU2306  19:45-22:45
+                <w:br/>
+                兰州-广州 MU2219  07:35 -10:50
                 <w:br/>
                 备注：航班为参考以实际为准！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -412,51 +410,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 品质出行：广东自组，保证真纯玩0购物，如进购物店赔付5000元！
                 <w:br/>
                 胡杨盛宴：邂逅两大胡杨林+绝美居延海日出+探秘黑城弱水奇观。走过大漠，走进居延，走进胡杨林，几千年的历史就这样一步步跨过。于风沙的起源，读边塞的风情，额济纳用它做了最好的诠释。在这里，你听着童话，一不小心就会将自己框进一副童话里！
                 <w:br/>
                 丹霞风貌：亿万年风雨沧桑，大自然神奇造化，这是一个明艳艳的色彩世界。这片几乎寸草不生的广袤丘陵，仿佛上帝的调色板。各种颜色，红、黄、橙、绿、黑、褐、青、灰在阳光的照射下，浓烈地交织在一起。
                 <w:br/>
                 美食尽情享受：青海高原土火锅 嘉峪关汽锅鸡  张掖炒拨拉 大梦敦煌宴 
                 <w:br/>
-                乐享静谧美梦：全程6晚三钻/星+升级一晚网评4钻/星酒店；额济纳特别安排电梯三钻。
+                乐享静谧美梦：升级4晚网评四钻酒店+3晚上网评三钻酒店。
                 <w:br/>
                 豪华用车：14人以上升级陆地头等舱2+1豪华用车（舒适座椅、宽敞空间）
                 <w:br/>
                 暖心赠送：每人一条丝巾、把美好记忆带回家！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -685,51 +683,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西宁-（150KM,车程约2.5小时）-青海湖-（150KM,车程约2.5小时）-茶卡盐湖-（200KM,车程约3.5小时）-德令哈
                 <w:br/>
                 早餐后前往参观【青海湖】（含门票，游览约2小时）是中国最大的内陆湖泊,也是中国最大的咸水湖。位于青海省东北部的大通山、日月山、青海南山之间,三面环山,湛蓝的湖水在阳光的照耀下闪闪发光，一望无际的湖面仿佛是镶嵌着一颗硕大无比的蓝宝石，天空倒映在湛蓝的湖水里，湖水的蓝和天空的蓝融合在一起，活像一幅天然的油画。 
                 <w:br/>
-                乘车前往茶卡，后参观【茶卡盐湖/茶卡天空壹号】（含门票，不含区间车，游览约2小时）。透过指尖的光阴、邂逅盐湖之旅。水映天，天接地，人在湖间走，宛如画中游。游览透过清盈的湖水，观赏形状各异、正在生长的栩栩如生的朵朵盐花，探求湖底世界的神秘，领略涨潮后湖面上留下的滚滚盐涛奇观。茶卡盐湖以其生产、旅游两相宜而在国内外旅游界和青藏高原风光游中享有较高知名度，被国家旅游地理杂志评为“一生必去的55个地方”之一。晚入住德令哈酒店休息。
+                乘车前往茶卡，后参观【茶卡天空壹号】（含门票，不含区间车，游览约2小时）。透过指尖的光阴、邂逅盐湖之旅。水映天，天接地，人在湖间走，宛如画中游。游览透过清盈的湖水，观赏形状各异、正在生长的栩栩如生的朵朵盐花，探求湖底世界的神秘，领略涨潮后湖面上留下的滚滚盐涛奇观。茶卡盐湖以其生产、旅游两相宜而在国内外旅游界和青藏高原风光游中享有较高知名度，被国家旅游地理杂志评为“一生必去的55个地方”之一。晚入住德令哈酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、中午晚餐时间比较晚、建议大家自备零食
                 <w:br/>
                 2、盐湖地区海拔约3000米，要注意不能剧烈运动，以免产生高原反应。由于盐层比较粗糙，赤脚走路时会有些痛，如想进入湖中拍照，尽量带上鞋套或自备拖鞋。湖中有大小不等的溶洞深不见底，进入湖中请注意小心失足落入，不建议走的太深。
                 <w:br/>
                 3、天气晴朗时紫外线强，且还有湖面的反射，需做好皮肤的防晒，保护眼睛的墨镜也是必备品。
                 <w:br/>
                 4、最好准备湿纸巾，当裸露的皮肤沾上盐水后要用淡水清洗或用湿纸巾擦掉，时间稍长，会对皮肤造成一定的损伤。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -963,51 +961,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓜州-（600KM,车程约8小时））-额济纳旗
                 <w:br/>
-                酒店早餐后乘车前往额济纳旗（600KM,车程约8小时），抵达后参观黑水河畔的原生态【弱水金沙湾胡杨风景区】（含门票，不含区间车，参观约2-3小时）黑水河从金沙胡杨林穿过，林内胡杨古树参天依水而生，树冠巨大的古树林带。游览草原丝绸之路上保持最完好的古城、西夏学起源地【黑水城】（含门票，参观约2-3小时）大同城、红城，傍晚游览【怪树林】（含门票，参观约2-3小时）“生而不死一千年，死而不倒一千年，倒而不朽一千年”。这里曾是一片茂密的胡杨林，由于河水改道，水源断绝造成树木大面积枯死。因枯木形态各异、奇形怪状而得名“怪树林”。这片枯树林仿佛在向世人诉说着对生命之水的强烈渴望，体现了它们与恶劣自然环境顽强抗争的不屈精神。茂密的胡杨千奇百怪，神态万般，或挺拔、或似苍龙腾越，令人惊喜不已，叹为观止。晚入住酒店休息。
+                酒店早餐后乘车前往额济纳旗（600KM,车程约8小时），抵达后参观黑水河畔的原生态【弱水金沙湾胡杨风景区】（含门票，不含区间车，参观约2-3小时）黑水河从金沙胡杨林穿过，林内胡杨古树参天依水而生，树冠巨大的古树林带。游览草原丝绸之路上保持最完好的古城、西夏学起源地【黑水城】（含门票，，不含区间车，参观约2-3小时）大同城、红城，傍晚游览【怪树林】（含门票，不含区间车，参观约2-3小时）“生而不死一千年，死而不倒一千年，倒而不朽一千年”。这里曾是一片茂密的胡杨林，由于河水改道，水源断绝造成树木大面积枯死。因枯木形态各异、奇形怪状而得名“怪树林”。这片枯树林仿佛在向世人诉说着对生命之水的强烈渴望，体现了它们与恶劣自然环境顽强抗争的不屈精神。茂密的胡杨千奇百怪，神态万般，或挺拔、或似苍龙腾越，令人惊喜不已，叹为观止。晚入住酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、额济纳旗条件有限，住宿和用餐标准比较低，酒店保证干净卫生，敬请谅解！
                 <w:br/>
                 2、 胡杨林受天气、气候等影响，观赏效果以实际为准！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1129,51 +1127,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 嘉峪关-（250公里，约3.5小时）-张掖-（480公里，约6.5小时）-兰州/西宁
                 <w:br/>
-                早餐后乘车前往张掖，参观【张掖丹霞地貌】（含门票+区间车，参观约1.5-2小时）随我看岁月变迁留下的绚烂之美：以生花妙笔、描丹霞锦绣。丹霞地貌很多地方都有，但是，只要你看过张掖的七彩丹霞，那么，其他的丹霞地貌根本不足一提，正应了那句“黄山归来不看岳，五岳归来不看山”。这里的颜色和它本身一样，具有历史的余韵，每一种颜色代表一段不同时间的洗礼，只有真正经受了这些时间的洗礼，才能把最美的自身展示给世界！后乘车前往武威（280KM,车程约4小时），晚入住酒店休息。
+                早餐后乘车前往张掖，参观【张掖丹霞地貌】（含门票，不含区间车，参观约1.5-2小时）随我看岁月变迁留下的绚烂之美：以生花妙笔、描丹霞锦绣。丹霞地貌很多地方都有，但是，只要你看过张掖的七彩丹霞，那么，其他的丹霞地貌根本不足一提，正应了那句“黄山归来不看岳，五岳归来不看山”。这里的颜色和它本身一样，具有历史的余韵，每一种颜色代表一段不同时间的洗礼，只有真正经受了这些时间的洗礼，才能把最美的自身展示给世界！后乘车前往武威（280KM,车程约4小时），晚入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1337,71 +1335,67 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、【机票】广州-兰州往返经济舱机票（含机票税）。
                 <w:br/>
                 2、【交通】14人以上安排2+1陆地头等舱（接送机为普通车）。人数不足安排普通大巴，行程内保证一人一座，不提供座次要求；因沿线有行车公里数限制及部分路段维修，易发生堵车，发车时间均较早，行程内标注出发及行车时间均为预计，具体情况可能略有不同；行程内所有自由活动期间及行程外均不含用车。请予以理解。  
                 <w:br/>
                 3、【用餐】全程含7早7正，早餐为酒店早餐，不吃不退；正餐餐标40元/人/正，正餐十人一桌、八菜一汤。一桌不足十人菜量会根据实际人数安排或相应减少。特色餐团队餐为我社安排用餐，不含酒水。景区一般地处偏远，餐标相对大城市较差，藏区海拔较高，米饭有夹生现象，团餐以蔬菜为主，不习惯者请提前自备佐食，因整体餐费不以个人用餐与否减少，自愿放弃用餐无费用可退， 敬请谅解。
                 <w:br/>
                 4、【门票】含行程所列景区首道门票。（不含景区自费项目），我们会根据当地实际情况在保证游览时间，景点数量不变的情况下，对行程做相应调整，感谢您的配合与支持。
                 <w:br/>
                 5、【导 服】当地优秀持证中文导游服务，10人以下司机兼向导，司机为辅助工作人员，不做专业讲解，景区参观不陪同，请您知晓！
                 <w:br/>
                 6、【保 险】旅行社责任险（建议自行购买旅游意外险）。
                 <w:br/>
                 7、【购物】全程不进购物店（行程中途经的很多场所，如景区、酒店、餐厅、机场、服务区等内部都设有购物性的商店，此类均不属于旅行社安排，我社对其商品质量无法担保，请慎重选择）。 
                 <w:br/>
-                8、【住 宿】全程6晚网评三钻/星+特别升级1晚网评四钻/星酒店。因西北条件有限，酒店热水可能分时段供应，额济纳旗条件一般，仅保证干净卫生，我社不提供自然单间、如出现单人请补房差。
+                8、【住 宿】全程4晚网评四钻酒店+3晚网评三钻酒店。因西北条件有限，酒店热水可能分时段供应，额济纳旗条件一般，仅保证干净卫生，我社不提供自然单间、如出现单人请补房差。
                 <w:br/>
                 参考酒店：
                 <w:br/>
-                西宁：西宁冬宝酒店、季枫酒店、和合酒店或同级
-[...15 lines deleted...]
-                  兰州新区四钻：兰州新区格林东方酒店、悦蔓酒店、智选假日酒店或同级
+                西宁4钻：青滨壹号/永和国际/三阳大酒店/凯宾酒店/宜采青航或同级
+                <w:br/>
+                德令哈4钻：昆仑大酒店/万信瑞铂/巴音河贵宾楼/森元八音盒/星空或同级
+                <w:br/>
+                敦煌3钻：敦悦酒店/龙居酒店/华荣酒店/云欢智慧酒店/花径或同级
+                <w:br/>
+                瓜州4钻：融金洲海/元通大酒店或同级
+                <w:br/>
+                额济纳3钻：云朵酒店/金玉蓝/俪雅/维也纳/天赋商务/泰达/文畅/三千居/金桃来或同级（因额济纳旗当地接待条件有限，住宿标准较差，敬请谅解！！！！）
+                <w:br/>
+                嘉峪关3钻：欧暇·地中海/麗枫酒店(嘉峪关方特欢乐世界店)/聚德酒店/兰廷大酒店/宜必思或同级
+                <w:br/>
+                兰州4钻：欧资国际/甘肃国际大/宜必思尚品/美仑酒店/美豪丽致或同级
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1574,59 +1568,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">推荐自费项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                嘉峪关城楼  电瓶车20元/人
-[...7 lines deleted...]
-                特色美食	敦煌大漠风情宴1880元/桌 ，烤全羊1980元/只起
+                鸣沙山	电瓶车单程10元/人，往返20元/人。骑骆驼120元/人，滑沙25元/人，鞋套15元/人。
+                <w:br/>
+                敦煌演出	《又见敦煌》298元/人起   《乐动敦煌》298元/人起
+                <w:br/>
+                茶卡壹号·盐湖景区	区、观光陀车30、越野卡丁车100、骆驼骑行80、环湖巴士80、竹排筏40、观光吉普车150(元/人)
+                <w:br/>
+                青海湖	小火车120元/人（游客中心-半岛），游船140-180元/人
+                <w:br/>
+                特色美食	敦煌大漠风情宴1880元/桌  烤全羊1980元/只起
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1655,92 +1649,96 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自费必消项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                茶卡壹号·盐湖景区或茶卡盐湖·天空之境：区间车60、观光陀车30、越野卡丁车100、骆驼骑行80、环湖巴士80、竹排筏40、观光吉普车150（元/人）
-[...5 lines deleted...]
-                额济纳旗：黑水城区间车20元/人  居延海区间车20元/人  额济纳胡杨林区间车 40元/人
+                茶卡壹号·盐湖景区	区间车50（建议消费）
+                <w:br/>
+                翡翠湖    	区间车50元/人（建议消费）
+                <w:br/>
+                额济纳旗	黑水城区间车20元/人（建议消费）   居延海区间车15元/人（建议消费）  
+                <w:br/>
+                额济纳胡杨林区间车 40元/人（建议消费）
+                <w:br/>
+                七彩丹霞	区间车38元/人（建议消费）
+                <w:br/>
+                合计	213元（建议消费）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 848.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 213.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2109,51 +2107,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>