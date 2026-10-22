--- v0 (2026-08-25)
+++ v1 (2026-10-22)
@@ -392,119 +392,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【深度感受比勒陀利亚】：
+                【深度感受比勒陀利亚｜行政首都】：
                 <w:br/>
                 入住1晚比勒陀利亚【非洲风情酒店】
                 <w:br/>
-                入内【先民纪念馆】南非国家历史文化景观之一
-[...1 lines deleted...]
-                前往【比陀狮子园】乘坐园区越野车近距离观察狮子的生活习性
+                前往【比陀狮子园】乘坐园区观光车近距离观察狮子的生活习性
                 <w:br/>
                 外观【总统府】南非政府及总统府所在地
                 <w:br/>
-                升级安排【百兽宴】
-                <w:br/>
+                升级安排【百兽宴】，品尝地道非洲野味烧烤盛宴
                 <w:br/>
                 【不是所有 Safari，都叫克鲁格】：
                 <w:br/>
-                克鲁格国家公园，区别市场特别入住2晚【园内帐篷酒店】，沉浸式感受非洲草原的日与夜
-                <w:br/>
+                克鲁格国家公园，区别市场特别入住2晚【园内帐篷酒店】，沉浸式感受非洲草原的日夜
                 <w:br/>
                 【特别升级】：
                 <w:br/>
                 升级中式原只龙虾餐
                 <w:br/>
-                9名游客升级22座车，10名游客起升级36座车
+                9-14名游客升级22座车，15名游客起升级36座车
                 <w:br/>
                 申请南非诚信旅行社计划(TTOS)团队旅游电子单次签证
                 <w:br/>
                 中餐升级10菜一汤
                 <w:br/>
                 特别赠送国际插头和南非插头
                 <w:br/>
                 特别安排【开普敦Time Out Market】美食广场
                 <w:br/>
-                <w:br/>
-                【多彩南非】：
+                【多彩南非｜山海人文全景打卡】：
                 <w:br/>
                 精彩花园大道：【著名摩梭湾】、绝美奈斯纳小镇及【珊瑚湖游船】
                 <w:br/>
                 世界尽头开普敦”【好望角】【海豹岛】【企鹅滩】
                 <w:br/>
                 360度旋转观光缆车登上桌山
                 <w:br/>
                 城市必打卡：比勒陀利亚、约翰内斯堡、开普敦、葡萄园区、奈斯纳
                 <w:br/>
-                跟着当地人学习南非11种官方语言说“欢迎您”
+                跟着当地人学习南非11种官方语言说“欢迎您
+                <w:br/>
                 <w:br/>
                 Lesedi民俗文化村，追寻古老民族的生存之道
                 <w:br/>
                 彩色糖果房子马来区Bo-Kaap
                 <w:br/>
                 <w:br/>
-                <w:br/>
-                【美酒与美食】：
+                【美酒与美食｜舌尖南非盛宴】：
                 <w:br/>
                 TRUTH COFFEE，全球排名15+南非排名第一咖啡店
                 <w:br/>
                 入住一晚绝美葡萄园区酒店及品尝南非红酒
                 <w:br/>
-                多元美食：lesedi特色餐、特色鱼排餐、西式简餐、中式炒龙虾餐、中式炒鸵鸟餐
+                多元美食：lesedi特色餐、特色鱼排餐、西式简餐、中式原只龙虾餐、中式炒鸵鸟餐
                 <w:br/>
                 <w:br/>
                 【升级住宿大礼包】：
                 <w:br/>
                 升级2晚花园大道4星
                 <w:br/>
                 升级2晚开普敦4星
                 <w:br/>
                 升级2晚克鲁格国家公园内特色酒店
-                <w:br/>
-                升级1晚约翰内斯堡五星酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -701,52 +694,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-约翰内斯堡（参考航班:CA867  SZXJNB  0010-0740）-比勒陀利亚-先民纪念馆-狮子园
                 <w:br/>
                 上午：抵达约翰内斯堡后，导游接机，驱车前往南非行政首都-【比勒陀利亚】（市区游览时间约1小时），【总统府】（联合大厦）-外观，位于一座俯瞰全城的小山上，南非总统的办公地。大厦前面是整齐、优美的花园，园中立有纪念碑和雕像。车观【教堂广场】南非最著名的广场，位于比陀市中心，广场周围有许多著名的建筑物。
                 <w:br/>
-                随后乘车前往【先民纪念馆】是南非国家历史文化景观之一，它不仅是南非白人历史的纪念地，也是南非国家历史发展的重要组成部分，于1949年建成。纪念馆呈四方形，建筑高度 40 米。其基座四角各有一座人物雕塑，分别代表四位沃特勒克人的领袖。外围是一圈圆形的花岗岩围墙，围墙上雕刻着64辆四轮牛车的图案，象征着当年血河之战中布尔人使用的牛车阵。
-                <w:br/>
                 下午：午餐后前往【Lion &amp; Safari Park-狮子园】（游览时间约2小时）位于约翰内斯堡和比勒陀利亚的交界处，是该地区著名的旅游打卡地，深受各国游客的喜爱。
                 <w:br/>
                 在这座狮子园中生活着80多只狮子，这些狮子中还有非常罕见的白狮。除了狮子之外，这里还生活着印度豹、野狗、棕色土狼、斑纹土狼、黑背豺、侧斑豺和羚羊等。成年狮子分布在园区内的多个区域，而接近成年的狮子和幼狮则生活在幼狮区域。
                 <w:br/>
                 狮子园为游客提供了丰富的令人兴奋的游览项目，例如搭乘特制的越野车进入园区内近距离观赏野生动物，包含长颈鹿、鸵鸟和其他种类的羚羊等等，它们在600公顷的园区内自由漫步，经常会来到餐厅前面的水塘区域饮水。
                 <w:br/>
                 备注：野生动物的观赏受到自然因素影响，旅行社无法保证一定能观看到。
                 <w:br/>
                 晚餐：于非洲风情酒店享用【百兽宴】拥有300座的酋长博马餐厅，提供正宗的非洲用餐体验。餐厅坐落在充满活力的环境中，营造出温馨而充满活力的氛围，让宾客在享受非洲丰富风味的同时，欣赏大自然的景象与声音。这里是进行难忘美食冒险的完美地点。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -812,51 +803,51 @@
                 比勒陀利亚（车约2小时）-约翰内斯堡（车约1小时）开普敦（内陆航班待定）
                 <w:br/>
                 上午：酒店早餐后乘车前往参观【Lesedi民俗文化村】（游览约1.5小时）建立于1993年，由科萨人的卡萨庄、祖鲁人的祖鲁庄以及Pedi和Basot庄等五个部落的土著人组成，在这里可以感受到非洲原住民的不同部落生活以及文化、建筑风格和特殊技艺。既可以零距离的感受到黑人文化给你带来的震撼。同时，还可以欣赏到南非第一大族祖鲁人的舞蹈表演。
                 <w:br/>
                 下午:  搭乘航班前往开普敦，抵达开普敦入住酒店。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：Lesedi 特色午餐     晚餐：中式鸵鸟肉   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：Lesedi 特色午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住开普敦当地四星酒店Capetonian Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -904,51 +895,51 @@
                 【开普角点】（游览时间约1小时）沿着半山小路缓缓而上,可以眺望到大西洋和印度洋的壮观景色。好望角自然护区，也是一个植物宝库，这里拥有全世界最古老、完全处于原生态的灌木层，有从来没有受过人类干扰的原始植物群；有时还可看到狒狒、非洲旋角大羚羊等动物间或在眼前一跃而过。在大西洋边红色的卵石滩上，时常可见驼鸟闲庭信步的可爱模样。
                 <w:br/>
                 随后前往【Time Out Market】这里汇聚了城市获奖厨师、备受喜爱的本地名厨和新兴人才。这里让人们一窥母城多元且精彩的美食风味——全部都在充满活力的公共空间内。这家位于V&amp;A滨水区旧发电站大楼的美食目的地，面积达27,000平方英尺，拥有13个厨房、三家酒吧和一个专用的葡萄酒吧，同时还精心策划了城市最优质的美食和文化体验。（备注：此景点如行程时间充裕可安排，如因当天航班时间关系，此景点取消，因没有门票费用，无费用可退。）
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式原只龙虾餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式原只龙虾餐     晚餐：中式鸵鸟肉   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住开普敦当地四星酒店Capetonian Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1089,51 +1080,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：西式简餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住花园大道四星酒店Premier Knysna Hotel 或同级</w:t>
+              <w:t xml:space="preserve">入住花园大道四星酒店Premier Knysna Hotel/the point /king Groge或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1371,89 +1362,93 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格国家公园-约翰内斯堡（车约6小时）
                 <w:br/>
                 上午：早餐后酒店自由活动，后驱车返回约翰内斯堡。途径【上帝之窗】（游览时间约0.5小时），”上帝之窗”在南非家喻户晓。在里斯本和柏林两大瀑布之间，有一段弯向东方的岔路，通往“上帝之窗”。站立在这个高原边缘的缺口，即可眺望一千公尺以下的景物：清晨平地的水气还未上升时，从脚下的克鲁格低地，越过莫桑比克海岸平原，远至印度洋的日出都一览无遣；一过中午，平原水气蒸发，漫天乱云。
                 <w:br/>
+                      途径【波克幸运壶穴】（游览时间约0.5小时）布莱德河与特雷尔河（Treur）两江交汇点，千万年河水涡流裹挟砂石打磨岩石，在河床凿出大小不一、深浅可达数米的圆筒状壶穴，水色翠绿，岩石漩涡纹理极具特色。
+                <w:br/>
+                      随后前往【布莱德河峡谷】（游览时间约0.5小时）世界第三大峡谷，全球最大的绿色峡谷，全长约 33km，平均深度800米，红砂岩峭壁+茂密亚热带植被，布莱德河在谷底蜿蜒，它是整片保护区的统称。
+                <w:br/>
                 下午：继续返回约翰内斯堡，抵达后前往【约翰内斯堡蒙蒂 Montecasino 娱乐城】：约堡北部富人新区蒙蒂综合娱乐度假区，园区复刻意大利托斯卡纳山城风貌，漫步复古喷泉湖景街区自由打卡拍照，园内三十余家多国风味餐厅可供自由用餐；配套飞鸟花园、保龄球、影院等亲子休闲设施，外观南非顶级 Teatro 演艺剧院。晚餐后入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地餐     晚餐：中式餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住约翰内斯堡五星级酒店NH SANDTON或同级</w:t>
+              <w:t xml:space="preserve">入住约翰内斯堡当地四星级酒店Birchwood Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1665,103 +1660,103 @@
                 <w:br/>
                 3、酒店标准：行程中所列酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权利提前说明情况并调整夫妻及亲属住宿安排；境外酒店无挂星制度，评核以房间装修为标准，最终入住情况由当天办理入住时酒店安排）。
                 <w:br/>
                 酒店参考如下：   
                 <w:br/>
                 开普勒四星酒店：Capetonian：http://capetonian.co.za/
                 <w:br/>
                 花园大道四星酒店：
                 <w:br/>
                 Premier Hotels：https://www.premierhotels.co.za/hotels/western-cape/knysna/the-moorings/
                 <w:br/>
                 葡萄园区四星酒店 NH Lord Charlse Hotel：https://lordcharleshotel.com/  
                 <w:br/>
                 克鲁格园内特色酒店Nkambeni safari camp  https://nkambeni.com/
                 <w:br/>
                 4.用餐标准：行程中所列餐食（一般如：特色餐或西式简餐或中式餐），关于中式团队餐标准（10-12人一桌，餐标10菜一汤)。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）；
                 <w:br/>
                 5、景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 6、用车标准：空调旅游巴士（一人一正座）；
                 <w:br/>
                 7、导游司机标准：全程中文领队（9人以上派领队）、境外专业司机和中文导游；
                 <w:br/>
                 8、购物标准：行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
-                9、旅行社责任险。
-[...1 lines deleted...]
-                10、境外司机、导游服务费
+                9、旅行社责任险；
+                <w:br/>
+                10、包含境外司机、导游服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
-                2、全程单房差RMB5500元/人（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
+                2、全程单房差RMB5500元/人（温馨提示：1）春节期间0126-0203单房差为6500元/人；2）非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
                 3、行程表以外费用；
                 <w:br/>
                 4、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
                 <w:br/>
                 5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 6、旅游者因违约、自身过错或 自身疾病引起的人身和财产损失；
                 <w:br/>
                 7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 8、游客人身意外保险及客人往返出境口岸的一切费用；
                 <w:br/>
                 9、6岁不占床儿童按9折收费（司机导游服务费不打折）；按照南非酒店规定，12岁以上儿童必须占床。因为南非酒店床很窄，建议6岁以上儿童占床。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -2883,51 +2878,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>