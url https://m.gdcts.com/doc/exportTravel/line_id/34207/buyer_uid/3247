--- v0 (2026-04-19)
+++ v1 (2026-06-10)
@@ -762,51 +762,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科—圣彼得堡（豪华动车）
                 <w:br/>
                 酒店早餐后带着愉快的心情开始前往莫斯科市区游览：
                 <w:br/>
                 *【克里姆林宫】（特别赠送入内游览,周四关闭）--俄罗斯民族骄傲之地，享有“世界第八奇景"的美誉， 普京总统的办公地点，可以偶遇总统哦！
                 <w:br/>
                 *【扎里季耶夫空中栈道】：位于莫斯科扎里季耶夫公园内，公园中设计了大型木栈道系统和空中步道系统。它们高架在地面之上，包含座椅、眺望平台，让游客尽情体验这片设计的自然
                 <w:br/>
                 *【红场及周边景点】（总共约90分钟）--莫斯科市中心的著名广场，平面长方形，面积约 4 公顷，原是前苏联重要节日举行群众集会和阅兵的地方。西侧是克里姆林宫，北面为国立历史博物馆，东侧为百货大楼，南部为圣瓦西里大教堂。列宁墓位于靠宫墙一面的中部，墓上为检阅台，两旁为观礼台感受别致的俄罗斯风光
                 <w:br/>
                 *外观【圣瓦西里升天大教堂】（约 15分钟）-- 9个造型各异的洋葱头组成了俄罗斯最知名的标志建筑之一
                 <w:br/>
-                *【 亚历山大花园】--这里是莫斯科人休息游玩最喜欢去的场所之一
+                *【亚历山大花园】--这里是莫斯科人休息游玩最喜欢去的场所之一
                 <w:br/>
                 *【无名烈士墓】--俄罗斯人永远引以为自豪的圣地，纪念千万在战火中逝去的生命不熄的火炬是爱国主义和革命英雄主义的象征
                 <w:br/>
                 *【古姆商场】 --世界知名十家百货商店之一
                 <w:br/>
                 *【列宁墓】（列宁墓不定期关闭）--原苏联的巡礼地
                 <w:br/>
                 *【凯旋门、二战胜利广场】（共约30分钟），它是为纪念反法西斯胜利50周年建造的，广场面积很大，由纪念馆与纪念柱组成，还有200多个喷泉交相辉映，非常壮观。在广场的对面就是凯旋门，它是为了纪念俄军打败拿破仑而建。整个凯旋门宏伟壮观，是拍照留念的好地方。
                 <w:br/>
                 <w:br/>
                 温馨提示：自由活动期间请注意自身人身财产安全，不要横穿马路，遵守交通规则和当地礼俗文化！
                 <w:br/>
                 交通：空调旅游车+豪华动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -865,70 +865,72 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡
                 <w:br/>
                 早餐后，我们前往参观
                 <w:br/>
                 *【国立埃尔米塔什博物馆】（约 120 分钟，逢周一闭馆，如遇闭馆，则会调整游览顺序）--冬宫与伦敦的大英博物馆、巴黎的卢浮宫、纽约的大都会艺术博物馆一起，称为世界四大博物馆。博物馆内展品非常丰富，数量多达二百五十万件，各大名画，雕像，名贵古物及沙皇曾用过的名贵马车等，冬宫游毕在冬宫广场自由拍照（约 20 分钟），
                 <w:br/>
                 *【冬宫广场】（约 20 分钟）圣彼得堡的中心广场，历经近 2 个世纪，默默见证了罗曼诺夫王朝的历史兴衰。
                 <w:br/>
                 *【亚历山大纪念柱】-重达 600 吨，在不用任何支撑物的情况靠自身重量巍然屹立近 200 年，纪念沙俄击败了拿破仑军队的入侵。
                 <w:br/>
                 *【圣伊撒基耶夫大教堂】（外观共 30 分钟）--坐落在圣彼得堡市区，为世界四大教堂之一。
                 <w:br/>
                 *【喀山大教堂】（外观约15分钟）：这个建筑的平面图呈十字型中间上方是一个圆筒型的顶楼，顶楼上是一个端正的圆顶。半圆型的柱廊由94根圆柱组成，面向大街，环抱广场，最具代表性的俄式教堂。
                 <w:br/>
                 *外观【滴血大教堂】（约 20 分钟）--又称复活教堂，它是圣彼得堡为数不多的传统式教堂。葱头式的教堂顶部，象征了一支支蜡烛，从人间向上帝举起。颜色鲜艳的洋葱头，应该是用马赛克拼装而成的，所以颜色鲜艳而且不褪色，这是圣彼得堡最美丽的教堂，站在教堂脚下，你会被它的美丽所震撼，走近看教堂的每一处细节，都无比精致。圣彼得堡是俄罗斯最漂亮的城市，而圣彼得堡最漂亮的教堂非滴血大教堂莫属了。
                 <w:br/>
+                【拉多加湖及周边】（约 90 分钟）--拉多加湖隶属圣彼得堡辖区，是世界第二大淡水湖，欧洲第一大淡水湖，俄罗斯境内的第三大湖泊，就像一个魔法森林里的宝石，蕴藏着丰富的历史和文化。
+                <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色熏鱼餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">精品四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1030,59 +1032,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣彼得堡
-[...1 lines deleted...]
-                酒店早餐后
+                圣彼得堡-莫斯科（豪华动车）
+                <w:br/>
+                酒店早餐后前往【彼得保罗要塞】（不进教堂和监狱，约 30 分钟）：彼得保罗要塞坐落在圣彼得堡市中心涅瓦河右岸，是圣彼得堡著名的
+                <w:br/>
+                古建筑。该要塞 1703 年由彼得大帝在兔子岛上奠基，它与圣彼得堡同龄。本来是为了防卫以及发动战争之用的，但几次都没有发兵，直到
+                <w:br/>
+                後来改成关政治犯的监狱。
+                <w:br/>
+                *【十二月党人广场和青铜骑士像】（约15分钟）：以十二月革命中牺牲的十二月党人而命名，青铜骑士雕塑是圣彼得堡市标志性建筑之一。
+                <w:br/>
+                *【海军总部大楼】（外观约15分钟）：海军总部大楼以其独特的魅力吸引着各国游客。整个海军总部以其严谨简明的设计风格与主 题明确隆重的雕像群，象征着俄罗斯水手们的英勇精神。建筑物最引人注目的是一根闪闪发光的镀金长针， 高达 72 米。
+                <w:br/>
+                *【彼得小屋】（外观约30分钟）：彼得大帝为指挥圣彼得堡彼得堡罗要塞建设而建造的圆木小屋。据说从1703年5月24日开始，仅用三天即完成修建。这里已经在外部加盖保护建筑，同时被作为博物馆而保存起来。
+                <w:br/>
+                *【涅瓦河边漫步】（约30分钟）：无论白天还是晚上，漫步河边，你都可以欣赏沿岸风光，品味千姿百态的桥梁。
                 <w:br/>
                 *【伏特加博物馆】（约40分钟）俄罗斯伏特加博物馆，是圣彼得堡最有特色的博物馆之一，伏特加博物馆藏品非常精妙：各式各样的玻璃和瓷制的酒瓶，显示了俄罗斯各个时期的风格和爱好。瓶盖和瓶塞精美无比，其它辅助性的饮酒器具也都精巧绝伦，很多都堪称是真正的艺术品。可以品尝三种伏特加+点心，喜欢伏特加的游客，不妨将此博物馆列入你的俄罗斯旅游行程里。
                 <w:br/>
-                *外观【“阿芙乐尔号”巡洋舰】（约20分钟）-俄国一艘著名的且具有革命纪念意义的巡洋舰，这是俄国一艘著名的且具有革命纪念意义的巡洋舰，在前苏联电影《列宁在十月》中也可以看到这艘巡洋舰的身影。如今，阿芙乐尔号巡洋舰已被作为圣彼得堡的一个军舰博物馆，该军舰也是俄罗斯共产主义革命的标志和象征。
-[...1 lines deleted...]
-                交通：空调旅游车
+                *外观【“阿芙乐尔号”巡洋舰】（约20分钟）-俄国一艘著名的且具有革命纪念意义的巡洋舰，这是俄国一艘著名的且具有革命纪念意义的巡洋舰，在前苏联电影《列宁在十月》中也可以看到这艘巡洋舰的身影。如今，阿芙乐尔号巡洋舰已被作为圣彼得堡的一个军舰博物馆，该军舰也是俄罗斯共产主义革命的标志和象征。后乘豪华动车前往莫斯科，抵达后入住酒店。
+                <w:br/>
+                交通：空调旅游车+豪华动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1112,96 +1126,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣彼得堡-莫斯科（豪华动车）
-[...25 lines deleted...]
-                交通：空调旅游车+豪华动车
+                莫斯科
+                <w:br/>
+                【全俄展览中心】（约 30 分钟）—斯大林式建筑的露天博物馆、巨型城市公园+展览综合体，苏联时代的国家窗口。1939
+                <w:br/>
+                年以全苏农业展览馆开幕；1958 年整合工农业与科技展，更名国民经济成就展览馆；1992 年改为全俄展览中心；2014
+                <w:br/>
+                年起大规模修复，恢复历史风貌并活化场馆；占地 238.6 公顷，有 250+座建筑、数十座特色展馆、大型喷泉群，集展
+                <w:br/>
+                览、休闲、娱乐、美食于一体，是当地人闲暇最爱的休憩地之一。
+                <w:br/>
+                 【凯旋门、二战胜利广场】（共约 30 分钟），它是为纪念反法西斯胜利 50 周年建造的，广场面积很大，由纪念馆
+                <w:br/>
+                与纪念柱组成，还有 200 多个喷泉交相辉映，非常壮观。在广场的对面就是凯旋门，它是为了纪念俄军打败拿破
+                <w:br/>
+                仑而建。整个凯旋门宏伟壮观，是拍照留念的好地方。
+                <w:br/>
+                【阿尔巴特大街】（约 15 分钟）—它是市中心历史最悠久的步行街之一，文艺氛围浓厚，普希金故居等名人旧址集中，
+                <w:br/>
+                街头艺术与俄式纪念品店林立，适合散步拍照。
+                <w:br/>
+                交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">精品四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1224,52 +1232,50 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科✈广州   CZ656 SVO-CAN 23:15-13:45+1或 CZ8028 SVO-CAN 1555-0635+1
                 <w:br/>
                 早餐后，前往参观
                 <w:br/>
                 *【察里津诺皇家庄园】（意即“女皇村”）（约60分钟）：女皇叶卡捷琳娜二世为纪念俄罗斯在第一次俄土战
                 <w:br/>
                 争的胜利下令修建的。这些建筑全部用红砖砌成，并镶有白色石刻的观赏性装饰图案，是典型的哥特式建筑。入口处建有音乐喷泉，一进门就带给大家不一样的视觉和听觉享受。在公园里还有莫斯科唯一的一个大型温室建筑，至今还生长着18世纪的植物种类。
                 <w:br/>
                 *【列宁山观景台】（约15分钟）：位于俄罗斯莫斯科列宁山，现在叫麻雀山，莫斯科西南，是莫斯科的最高处达220米。观景台在麻雀山上，正对莫斯科大学正门，由此俯瞰莫斯科市区，美丽景色尽收眼底。
                 <w:br/>
                 *【莫斯科大学】（外观约15分钟）：建于1755年1月12日，是俄罗斯联邦规模最大、历史最悠久的综合性高等学校，也是全俄罗斯联邦最大的大学和学术中心，也是全世界最大和最著名的高等学府之一。
                 <w:br/>
-                *【阿尔巴特大街】「约 60分钟」莫斯科市中心的一条著名步行街，起源 15世纪，约 1公里，紧邻莫斯科河，莫斯科市现存最古老的街道之一，俄罗斯风情非常浓厚，俄罗斯人称之为“莫斯科的精灵”。在这方砖铺成的街道上，既能看到最传统、最古朴的东西，也能看到最现代、最时尚的玩意儿。街道两侧，那些古色古香的老店，卖传统工艺的特色店铺，像古董一样陈列着，杂然相间的，却是非常时尚的咖啡店，服装店，精致的礼品店。
-                <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1304,51 +1310,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 抵达广州白云国际机场，办理入境手续，结束愉快的俄罗斯之旅！
                 <w:br/>
-                此旅游行程及游览内容仅供报名时参考之用，具体安排以出发前发放的出因通知书中最终确认行程为准！
+                此旅游行程及游览内容仅供报名时参考之用，具体安排以出发前发放的出因通知书中最终确认行程为准！我社保留更改细节的权利！
                 <w:br/>
                 <w:br/>
                 温馨提示：旅行社在不减少景点的前提下，保留依据具体情况调整行程，境外大交通，酒店先后秩序的权利。关于行程中不含门票景点的观光时间安排，我公司将秉承顾容为上的宗旨，根据各位贵宾对景点文化的喜好，结合当天的欧洲天气情况，合理安排大家观光时间，而不在行程中作出死板的时间限制。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -1960,51 +1966,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>