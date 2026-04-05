--- v3 (2026-03-03)
+++ v4 (2026-04-05)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260302N6</w:t>
+              <w:t xml:space="preserve">WZ-20260401N6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -2295,51 +2295,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>