--- v4 (2026-04-05)
+++ v5 (2026-04-30)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260401N6</w:t>
+              <w:t xml:space="preserve">WZ-20260415N6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,51 +388,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【优质行程】高品质环线游，真纯玩0购物0擦边，2-8人精品小团；
+                ★【优质行程】高品质环线游，真纯玩0购物0擦边，2-8人精品团；
                 <w:br/>
                 ★【行程座驾】6人以上安排9座1+1商务椅车保姆车；（5人内使用7座商务车）
                 <w:br/>
                 ★【住宿升级】尊享5晚网评4钻酒店+1晚藏地轻奢酒店+稻城升级1晚有氧房；
                 <w:br/>
                 ★【出行保险】川藏专业当地老司机伴您同行出游，保障安全，让你一路无忧；
                 <w:br/>
                 ★【特别赠送】4月1日起，赠送稻城白塔藏服旅拍精修3张（含藏服+化妆）；
                 <w:br/>
                 ★【暖心赠送】旅游三宝|便携式氧气|撒隆达祈福活动；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1303,51 +1303,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至成都往返经济舱机票，含燃油税；或广州至成都动车二等座。
                 <w:br/>
                 2、用车：头尾两天接送安排小车接送；走行程的五天6人以上安排1+1保姆车（5人内使用7座商务车）。
                 <w:br/>
                 关于保姆车温馨提示：保姆车型由于按照国家车辆安全规定的要求设计，车辆的；
                 <w:br/>
                 3、导游：全程无导游服务，司机提供咨询服务（司机不进景区）；在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                4、门票：含亚丁景区门票, 四姑娘山景区门票、木雅圣地景区门票（赠）；门票赠送不退不改无优免
+                4、门票：含亚丁景区门票, 四姑娘山景区门票、木雅圣地景区门票（赠）；门票赠送不退不改无优免；
                 <w:br/>
                 必须消费：
                 <w:br/>
                 亚丁观光车120元/人、四姑娘山双桥沟观光车70元/人、木雅圣地观光车60元/人、
                 <w:br/>
                 鱼子西中转车费90+清洁费30元/人、鱼子西管理清洁费30元/人、自愿消费：
                 <w:br/>
                 亚丁电瓶车往返70元/人、骑马单程305元/人-500元/人（以景区定价为准）、
                 <w:br/>
                 塔公草原清洁费35元/人，其他一切个人消费；
                 <w:br/>
                 （备注：所有景区观光车都为必须消费项目，其余游客自愿消费）
                 <w:br/>
                 5、小童（2-12岁以下）：不占床位，不含门票，含半餐；【含往返机票。（小童如超高费用自理）】.
                 <w:br/>
                 6、住宿：全程入住精选酒店，未挂星；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。温馨提示：藏区延线酒店条件相对有限，不可与城市地区相比，敬请谅解！如淡季部分酒店关门，我社将调整相同等级酒店。
                 <w:br/>
                 7、用餐：6早，（房费含早不用不退）全程不用不退餐，正餐自理。【所有赠送附带服务以及产品若客人不用或因特殊情况无法赠送，不做等值置换，费用不退】，酒水自理，人数减少酌减菜量，酒店住宿均用晚含早。少数民族地区沿线餐质较差，请游客提前做好心理准备。
                 <w:br/>
                 8、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2078,51 +2078,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 2人起行，全国散拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2295,51 +2295,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>