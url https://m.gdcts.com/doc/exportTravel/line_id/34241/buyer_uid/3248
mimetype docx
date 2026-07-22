--- v6 (2026-05-23)
+++ v7 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【行走川西】四川成都双飞7天丨成都丨稻城亚丁丨木雅圣地丨四姑娘山丨鱼子西丨新都桥丨长青春科尔寺丨塔公草原（2-8人精品小团）行程单</w:t>
+        <w:t xml:space="preserve">【行走川西】四川成都双飞或双动7天丨成都丨稻城亚丁丨木雅圣地丨四姑娘山丨鱼子西丨新都桥丨长青春科尔寺丨塔公草原（2-8人精品小团）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415N6</w:t>
+              <w:t xml:space="preserve">WZ-20260626N6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,51 +342,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">含往返交通，航班时间以实际出票为准。</w:t>
+              <w:t xml:space="preserve">含往返交通，航班/动车车次时间以实际出票为准。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -660,51 +660,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都—康定木雅圣地—鱼子西—新都桥（约380公里，行车约6小时）
                 <w:br/>
                 行程介绍：早上 06：30 左右集合出发（成都三环内免费小车接人到集合地，接人时间会比集合时间提前，具体接人时间和地点，在出团前1天18:00-21:30我社小车师傅通知，请客人保持电话畅通！可能您是先到集合地点需要等候其他游客，敬请理解、如超过这个时段未接到旅行社接人师傅电话，请务必及时联系报名处）
                 <w:br/>
-                   成都出发经雅康高速公路从四川雅安到天全，再到甘孜泸定，雅康高速一路向西，翻越巍峨的二郎山，紧接着来到了大渡河经过【大渡河谷】（川西最大最深峡谷）前往情歌之城【康定】一览康巴文化，感受浓郁高原藏家风情，用完午餐（自理）后征服塞外屏障【折多山】（海拔4298），到达康巴地区藏民朝拜的一个重要圣地【木雅圣地景区】（此景点为赠送景点（赠送项目不产生不退费））我们将转乘景区的观光车，【观光车费用：60元/人费用自理】景区坐落于康定折多山西侧的“木雅辛康”，是一座以民俗风情与自然风光相结合的，以体现藏族木雅文化为主题的专题旅游区。拥有雪山、草原、花海、河流、湖泊和木雅藏族民俗文化等众多旅游景观，共有5个主要景点，“花海寻踪”是当年木雅公主最爱游玩之地，也是整个景区花开的最早最茂盛的地方。“梵音送福”是木雅地区享有盛名的藏传佛教寺庙。“天界牧歌”是木雅国传统的冬季放牧之地，这里牧草最为丰富。“佛佑木雅”是全国唯一一个用经幡制作而成的释迦牟尼佛像。“群峰围屏”是护卫木雅国的一道天然屏障。观赏完景区后，前往新都桥换乘当地中转车【不含必须消费中转车费90元/人自理，原车摆渡也正常产生费用】前往【鱼子西】（鱼子西（管理费）清洁维护费30元/人费用自理），【鱼子西】属于木雅贡嘎地区，以藏传佛教为基础的基本文化特征，项目范围内可360度遥望藏区四大神山之一藏区“第二香巴拉”的雅拉神山全貌和四川最高峰“蜀山之王”的木雅贡嘎大雪山山系全貌，为贡嘎西坡地区难得的观景摄影点，后前往令人神往的“摄影家的天堂”新都桥，入住新都桥酒店。
+                   成都出发经雅康高速公路从四川雅安到天全，再到甘孜泸定，雅康高速一路向西，翻越巍峨的二郎山，紧接着来到了大渡河经过【大渡河谷】（川西最大最深峡谷）前往情歌之城【康定】一览康巴文化，感受浓郁高原藏家风情，用完午餐（自理）后征服塞外屏障【折多山】（海拔4298），到达康巴地区藏民朝拜的一个重要圣地【木雅圣地景区，此景点为赠送景点（赠送项目不产生不退费）】我们将转乘景区的观光车，【不含观光车费用：60元/人自理】景区坐落于康定折多山西侧的“木雅辛康”，是一座以民俗风情与自然风光相结合的，以体现藏族木雅文化为主题的专题旅游区。拥有雪山、草原、花海、河流、湖泊和木雅藏族民俗文化等众多旅游景观，共有5个主要景点，“花海寻踪”是当年木雅公主最爱游玩之地，也是整个景区花开的最早最茂盛的地方。“梵音送福”是木雅地区享有盛名的藏传佛教寺庙。“天界牧歌”是木雅国传统的冬季放牧之地，这里牧草最为丰富。“佛佑木雅”是全国唯一一个用经幡制作而成的释迦牟尼佛像。“群峰围屏”是护卫木雅国的一道天然屏障。观赏完景区后，，到达新都桥换乘当地中转车【不含中转车费90元/人自理，原车摆渡也正常产生费用】【鱼子西】属于木雅贡嘎地区，拥有以藏传佛教为基础的基本文化特征，项目范围内可360度遥望藏区四大神山之一藏区“第二香巴拉”的雅拉神山全貌和四川最高峰“蜀山之王”的木雅贡嘎大雪山山系全貌。后前往令人神往的“摄影家的天堂”新都桥。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：赠送景点【木雅圣地景区、鱼子西景区】，此景点为赠送景点，如因森林防火期间、天气、堵车、交通管制等特殊原因不能前往，或者游客自愿放弃等主观原因，造成赠送项目没有参加的，没有任何退费，亦不换等价项目。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：集合地点附近有卖早餐或雨衣雨鞋等小物品的小商贩（经常冒充旅行社工作人员以及导游），虚假宣传，请游客朋友对小商贩售卖的东西自行甄别，切勿上当受骗！
                 <w:br/>
                 <w:br/>
                 【小提示】：
                 <w:br/>
                 （1）藏区水电供应不足，可能会出现水温不稳定，或者出现停电的情况。
                 <w:br/>
                 （2）由于当天出发时间都比较早，如果您在成都是入住酒店，请自行提前通知酒店为您提供路餐作为早餐，早上前台处自行领取。此行程车时间较长，用餐时间不定时，客人可提前自备零食！
                 <w:br/>
                 （3）行程沿途会有旅游车加水或供游客上厕所方便的路边站点，类似站点下车后属于自由活动时间，当天用完晚餐后也属于自由活动时间，自由活动期间请随身携带贵重物品，自行负责人身及财产安全。成都至新都桥的路程较远，大部分为山路，如您要晕车，请务必携带晕车药。旅游旺季车辆增多，有可能会堵车，导致用餐时间较晚或抵达酒店入住的时间较晚，敬请理解。
                 <w:br/>
                 （4）接人时间根据接人地点不同而有先后早晚不同，为保证您的正常出行请配合旅行社接站时间，谢谢理解与支持！可能您是先到集合地点需要等候其他游客，敬请理解；集合地点附近有卖早餐或雨衣雨鞋等小物品的小商贩，请游客朋友对小商贩售卖的东西自行甄别，且有部分不法商贩冒充旅行社相关工作人员向游客兜售商品，宣传虚假景区物价信息，请注意防范，旅行社不会安排任何工作人员（包括驾驶员）在集合点向游客兜售任何小商品，但我社亦无权干涉小商贩自由交易的权利，也不对小商贩与游客之间的交易承担任何责任，敬请理解！
                 <w:br/>
                 （5）因稻城亚丁属于高原地区，我们行程将翻越几座海拔4000米的大山，为避免高原反应，客人在出团前可提前服用红景天胶囊（或口服液）等药物预防高原反应！行程中如有身体不适，请告知司机。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：【木雅圣地景区】观光车60元/人、中转车费90元/人、鱼子西（管理费）清洁维护费30元/人
                 <w:br/>
               </w:t>
@@ -719,99 +719,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新都桥云顶星空酒店、七摄藏乡酒店、雅稞驿站、云涧.星河酒店、摄影天堂酒店、麗枫酒店、盛世名人酒店、朗吉弥藏酒店、雅莫林卡酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">【免费升级新都桥有氧房】：景宸凯逸酒店、格桑唯朵酒店、璞枫原舍酒店、柏舍大酒店、藏地祥雪酒店，流云揽月酒店、唐古特酒店、梵音阿缦艺术酒店、柏云栖民宿  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新都桥—理塘（长青春科尔寺）—香格里拉镇 （约430公里，约8小时）
                 <w:br/>
                 行程介绍：早餐后欣赏“光与影的世界”【新都桥】，穿越【高尔寺山】（高尔寺山海拔4412米）抵雅砻江畔康巴小城【雅江】穿越【剪子弯山隧道】（长228米）接着翻越【卡子拉山】（海拔4718米），来到有着“高原明珠”“世界高城”之称的【理塘】（海拔4000米）参观【长青春科尔寺】（不含东山顶+长青春科尔寺电瓶车+讲解费，50/人自理），东山顶是个网红宝藏景点，在这里可以俯瞰理塘全景，也可以拍到长青春科尔寺全景。长青春科尔寺又称理塘寺，由第三世达赖喇嘛索南嘉措创建，是康区历史最悠久，规模最大的藏传佛教黄教寺庙。之后翻越传说中龟兔赛跑—【兔子山】。远观就像兔子的耳朵特别的可爱。之后我们即将翻越壮观的青藏 高原、古冰体遗址、稻城古冰帽-【海子山自然保护区】（海拔4500米），海子山是由1145个大小海子和嶙峋怪石组成。犹如上帝失手撒下的一千颗钻石一般烁 在山间，典型的古冰帽遗迹。让人感慨大自然的鬼斧神工。之后将沿途欣赏赤土河谷迷人风光、世外桃源般藏式村寨，经桑堆（稍作休息进入高原服务站由当地医务人员讲解高原地区注意事项）稻城尊胜白塔后，抵达最后的香巴拉——【稻城】。沿途欣赏万亩白杨林，翻越海拔4300多米的【波瓦山】，赤土河谷迷人风光、世外桃源般藏式村落定会令你流连其中，抵达今天的目的地香格里拉镇。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、行程前往稻城途中，沿途有当地设置的高原服务站，有售卖防寒衣物，氧气或抗高反药物，有工作人员上车讲解高反知识，此地方并不是购物店，此行为与旅行社无关，敬请悉知！！！
                 <w:br/>
-                2、赠送项目不用不退费；大型节假日（国庆、五一、春节）和遇特殊情况无法赠送或自愿放弃费用不退。
+                2、6月起香格里拉镇免费赠送《走进藏家歌舞》晚会；
+                <w:br/>
+                3、赠送项目不用不退费；大型节假日（国庆、五一、春节）和遇特殊情况无法赠送或自愿放弃费用不退。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【小提示】：
                 <w:br/>
                 (1)今天的行程将一直在海拔3000米以上行驶，个别人会有高原反应，请游客提前做好高原反应防范工作.
                 <w:br/>
                 (2)在今天途中，会经过普及高反知识的休息站其相关配有衣服租赁和氧气瓶的业务，建议客人提前自行准备。
                 <w:br/>
                 (3)因旅游景区各景点，酒店内，餐厅沿途可能会有商店摊点，不属于旅行社购物安排，与旅行社无关。请游客谨慎选购，谨慎上当受骗。我社均不负责游客在该类似购物店内购买物品 质量的优劣。请自愿谨慎购买。当地居民贩卖纪念品、土特产，非我社提供服务，请不要误解！
                 <w:br/>
                 (4)红草地为季节性景观，只有在每年的9月底到10月初才能看到此处的草原呈红色.；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【长青春科尔寺】
                 <w:br/>
                 自费项：【长青春科尔寺】（不含东山顶+长青春科尔寺电瓶车+讲解费，50/人自理）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1036,51 +1038,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丹巴丽呈君顿/墨熙藏域/藏香阁/南城云顶/情怀谷/美人谷/艺龙安云/夏嘉尔莫酒店或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">丹巴丽呈君顿酒店、澜峰大酒店、吉美大酒店 或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1167,60 +1169,60 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都--广州（航班待定，飞行约2小时；或动车车次待定，乘坐约10小时）
                 <w:br/>
-                早餐后自由活动，自由活动期间不含车、导游以及用餐服务，地接旅行社根据游客的航班时间，安排提前二小时送达机场；司机师傅出发前一天（晚上18：00-22：00）通知客人出发时间送人前往机场。游客乘坐由组团社定购的团队航班返回自己温馨的家，结束难忘的香巴拉之旅。
+                早餐后自由活动，自由活动期间不含车、导游以及用餐服务，地接旅行社根据游客的航班时间/动车站，安排提前二小时送达机场；司机师傅出发前一天（晚上18：00-22：00）通知客人出发时间送人前往机场/动车站。游客乘坐由组团社定购的团队航班返回自己温馨的家，结束难忘的香巴拉之旅。
                 <w:br/>
                 注意：此天送机安排车子+司机，无导游服务，请知悉！
                 <w:br/>
                 <w:br/>
                 【小提示】
                 <w:br/>
                 成都市区——成都双流机场约20公里，行车时间约40分钟左右。
                 <w:br/>
-                成都市区——成都天府机场约70公里，行程时间约70分钟左右
+                成都市区——成都天府机场约70公里，行程时间约70分钟左右。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.由于此产品线路走向地处川西高原，突发情况较多，我社有权依据实际情况调整行程走向以及游览景点的先后顺序，客人报名即认同此条款；
                 <w:br/>
                 2.由于新都桥、雅江、稻城部分路段修路，出现交通管制，导致会分时放行，出现堵车现象，如因堵车导致部分沿途景点无法正常观赏，责任不在旅行社。
                 <w:br/>
                 3.我社已代定酒店至机场专车接送，请在12:00之前必须退房，酒店提供免费早餐（请注意酒店退房时间，避免不必要的损失，外出前可将行李寄存前台），司机将安排提前预定的时间抵达酒店，接您前往成都机场。登机手续请根据机场指引自行办理。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1305,61 +1307,61 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至成都往返经济舱机票，含燃油税；或广州至成都动车二等座。
                 <w:br/>
                 2、用车：头尾两天接送安排小车接送；走行程的五天6人以上安排1+1保姆车（5人内使用7座商务车）。
                 <w:br/>
                 关于保姆车温馨提示：保姆车型由于按照国家车辆安全规定的要求设计，车辆的；
                 <w:br/>
                 3、导游：全程无导游服务，司机提供咨询服务（司机不进景区）；在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：含亚丁景区门票, 四姑娘山景区门票、木雅圣地景区门票（赠）；门票赠送不退不改无优免；
                 <w:br/>
-                必须消费：
+                需要乘坐的景交：
                 <w:br/>
                 亚丁观光车120元/人、四姑娘山双桥沟观光车70元/人、木雅圣地观光车60元/人、
                 <w:br/>
                 鱼子西中转车费90+清洁费30元/人、鱼子西管理清洁费30元/人、自愿消费：
                 <w:br/>
                 亚丁电瓶车往返70元/人、骑马单程305元/人-500元/人（以景区定价为准）、
                 <w:br/>
                 塔公草原清洁费35元/人，其他一切个人消费；
                 <w:br/>
-                （备注：所有景区观光车都为必须消费项目，其余游客自愿消费）
+                （备注：所有景区观光车都为需要消费项目，其余游客自愿消费）
                 <w:br/>
                 5、小童（2-12岁以下）：不占床位，不含门票，含半餐；【含往返机票。（小童如超高费用自理）】.
                 <w:br/>
                 6、住宿：全程入住精选酒店，未挂星；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。温馨提示：藏区延线酒店条件相对有限，不可与城市地区相比，敬请谅解！如淡季部分酒店关门，我社将调整相同等级酒店。
                 <w:br/>
                 7、用餐：6早，（房费含早不用不退）全程不用不退餐，正餐自理。【所有赠送附带服务以及产品若客人不用或因特殊情况无法赠送，不做等值置换，费用不退】，酒水自理，人数减少酌减菜量，酒店住宿均用晚含早。少数民族地区沿线餐质较差，请游客提前做好心理准备。
                 <w:br/>
                 8、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1381,51 +1383,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：必须消费：
+                6、不含：需要消费：
                 <w:br/>
                 亚丁观光车120元/人、四姑娘山双桥沟观光车70元/人、木雅圣地观光车60元/人、
                 <w:br/>
                 鱼子西中转车费90元/人、鱼子西管理清洁费30元/人自愿消费：亚丁电瓶车往返70元/人、骑马单程305元/人-500元/人（以景区定价为准）、塔公草原清洁费35元/人，其他一切个人消费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
@@ -1545,51 +1547,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">亚丁景区观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">亚丁景区观光车120元/人（必须消费）</w:t>
+              <w:t xml:space="preserve">亚丁景区观光车120元/人（需要乘坐，需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1758,51 +1760,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">【木雅圣地】观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（必须消费）</w:t>
+              <w:t xml:space="preserve">（需要乘坐，需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1829,51 +1831,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">鱼子西中转费+管理清洁费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鱼子西中转车费90元/人、鱼子西管理清洁费30元/人 ，（必消消费）</w:t>
+              <w:t xml:space="preserve">鱼子西中转车费90元/人、鱼子西管理清洁费30元/人 ，（需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1900,51 +1902,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">四姑娘山双桥沟观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（必消消费）</w:t>
+              <w:t xml:space="preserve">（需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2295,51 +2297,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>