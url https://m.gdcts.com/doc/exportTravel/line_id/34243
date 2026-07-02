--- v0 (2025-10-23)
+++ v1 (2026-07-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【东欧 免签CZ】塞尔维亚+黑山+波黑+阿尔巴尼亚10天|南斯拉夫深度|圣瓦萨大教堂|铁拓墓|杜米托尔国家公园|木头村|萨拉热窝希望隧道|莫斯塔尔|科托尔游船登湖心岛|地拉那|斯库台湖|佩拉斯特小镇|南航广州往返行程单</w:t>
+        <w:t xml:space="preserve">【东欧 免签正价巴尔干】塞尔维亚+黑山+波黑+阿尔巴尼亚10天（南航广州起止）|圣瓦萨大教堂|铁拓墓|杜米托尔国家公园|木头村|萨拉热窝希望隧道|莫斯塔尔|科托尔游船登湖心岛|地拉那|斯库台湖|佩拉斯特小镇|六大特色餐味蕾享受|精选尊享酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202507181930HC</w:t>
+              <w:t xml:space="preserve">EU202606251010HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,77 +388,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 巴尔干免签四国对中国大陆普通护照免签，护照在手，说走就走！
-[...25 lines deleted...]
-                ★ 纯游，无购物，无自费，送2人共享WiFi
+                ★中国大陆普通护照免签，护照在手，说走就走！
+                <w:br/>
+                <w:br/>
+                【精选航班】中国南方航空公司，往返直飞，中文空姐，沟通无忧，轻松出行！
+                <w:br/>
+                【优选住宿】全程豪华-超豪华酒店，升级1晚超豪华温泉酒店+1晚海滨酒店，舒适享受！
+                <w:br/>
+                【味蕾盛宴】全程含餐6菜1汤，6顿特色餐
+                <w:br/>
+                            （贝尔格莱德烤肉、风味羊肉餐、司库台鳟鱼餐、莫斯塔尔拇指肉条餐、塔拉大桥风味餐，黑山风味餐）
+                <w:br/>
+                【特别赠送】全程高速WIFI设备，每2人一台，欧陆同步直播，随心分享旅途中的乐趣！
+                <w:br/>
+                <w:br/>
+                ★塞尔维亚铁杆友谊之旅
+                <w:br/>
+                【贝尔格莱德】欧洲最古老的城市之一，塞尔维亚的首都和最大城市；
+                <w:br/>
+                【圣萨瓦教堂】是一座规模非常大的东正教教堂，也是整个城市中相当宏伟的建筑；
+                <w:br/>
+                【铁托墓】别名花房，是南联邦著名的领导人铁托的墓地；
+                <w:br/>
+                【木头村】是塞尔维亚的导演艾米尔•库斯杜力为拍摄电影《生命是个奇迹》而建造的乌托邦之城；
+                <w:br/>
+                【泽蒙小镇】漫步位于多瑙河畔的贝尔格莱德的老城区泽蒙，等候最美日落；
+                <w:br/>
+                【卡莱梅格丹城堡】中世纪时期贝尔格莱德的重要堡垒，如今是贝尔格莱德标志性的游览景点与休闲场所；
+                <w:br/>
+                <w:br/>
+                ★波黑历史文化之旅
+                <w:br/>
+                【莫斯塔尔古桥】位于莫斯塔尔市中心，曾一度被喻为“是迎接银河的彩虹”，是整个巴尔干半岛著名景点之一；
+                <w:br/>
+                【萨拉热窝拉丁桥】位于市中心的一座桥，在桥的北端就是萨拉热窝事件的发生现场，这次事件就是一战的导火索；
+                <w:br/>
+                【铜匠街】打卡网红波斯尼亚咖啡，在火药味与咖啡香里寻找宝藏；
+                <w:br/>
+                【黄堡】可360度全景俯瞰萨拉热窝，尤其是老城的清真寺、教堂和红屋顶建筑群。
+                <w:br/>
+                <w:br/>
+                ★黑山自然美景之旅
+                <w:br/>
+                【杜米托尔国家公园】是一座美丽绝伦的天然公园，行走其中深度洗肺，贴身感受大自然的恩赐；
+                <w:br/>
+                【塔拉河谷大桥】曾风靡中国的前南斯拉夫电影《桥》，就是根据当年游击队炸桥的史实改编并在此拍摄的；
+                <w:br/>
+                【圣母岩岛游船】乘船穿越波光粼粼的海面，前往圣母岩岛一探究竟；
+                <w:br/>
+                【布德瓦】迷你版杜布罗夫尼克，被《孤独星球》评为全球十佳海滩之一；
+                <w:br/>
+                【圣斯特凡岛】黑山的名片，一座由中世纪渔村幻化而成的海上仙境，奢华隐逸，如镶嵌在亚得里亚海岸的宝石；
+                <w:br/>
+                【科托尔古城】中世纪古城原貌保存较为完整，被列入联合国教科文组织世界遗产名录；
+                <w:br/>
+                【佩拉斯特小镇】这个巴洛克风格的小镇在17和18世纪以航运和商贸达到了鼎盛时期，有很多是文艺复兴时期的建筑；
+                <w:br/>
+                <w:br/>
+                ★阿尔巴尼亚神秘巴尔干之旅
+                <w:br/>
+                【地拉那】【斯库台湖】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -653,51 +686,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-(飞机)-贝尔格莱德-(大巴约225公里)-兹拉蒂博尔
                 <w:br/>
-                参考航班： CZ 667  CANBEG  0055/07000（实际以预定为准）
+                参考航班:
+                <w:br/>
+                CZ667  广州白云国际机场 T2 - 贝尔格莱德尼古拉·特斯拉机场 (BEG)   02:30/08:00 
                 <w:br/>
                 ●【贝尔格莱德】,是塞尔维亚的首都，座落在多瑙河与萨瓦河的交汇处，是欧洲和近东的重要联络点，被称为巴尔干之钥。在悠长历史长河中，它承载着东西方文化的不断相融相撞，这使得如今的贝尔格莱德充满融合性的魅力。它拥有多种风格迥异的建筑，奥匈帝国风格的东方建筑、中欧小镇风格建筑以及被称为野兽派的现代建筑汇集于此。
                 <w:br/>
                 ●【中国驻南斯拉夫大使馆遗址】外观（游览不少于15分钟）,1999年5月7日遭北约飞机轰炸，三名同胞牺牲。现今在建造中国文化中心。门口仅剩的纪念牌上用塞尔维亚文和中文写着：“谨此感谢中华人民共和国在塞尔维亚共和国人民最困难的时刻给予的支持和友谊，并谨此缅怀罹难烈士”。
                 <w:br/>
                 ●【木头村】入内（游览不少于30分钟）,是兹拉蒂博尔非常著名的景点。它是塞尔维亚的导演艾米尔•库斯杜力为拍摄电影《生命是个奇迹》而建造的乌托邦之城。整个村子都是手工使用木头建造，在电影中它是一个完整的社会，拥有教堂、图书馆、影院、餐厅等公共设施，它反对全球化，是一个遗世独立的世外桃源。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -852,51 +887,51 @@
                 ●【斯坎德培广场】外观,是地拉那著名的广场，它的名字来源于1468年阿尔巴尼亚名族英雄--斯坎德培，广场上矗立着斯坎德培的纪念碑。站在广场中心向东看，比利时设计的新潮TID商业大楼，政府大楼、清真寺、钟楼都在一起，一言难尽的显示出阿尔巴尼亚的混杂历史。
                 <w:br/>
                 ●【斯库台湖】外观（游览不少于15分钟）,巴尔干半岛最大湖泊。位于黑山共和国与阿尔巴尼亚边境。原为海边潟湖，后因地壳轻微下沉而加深。离亚得里亚海12公里，湖面海拔12米。长40公里，宽6.4-12公里，面积370平方公里（其中222平方公里属南斯拉夫）。最大深度44米。由河水及少量地下水补给。冬季水量增多，湖面可扩大三分之一。
                 <w:br/>
                 ●【斯库台】（游览不少于15分钟）,是阿尔巴尼亚北部最大的城市，也是巴尔干半岛最古老的城市之一。这座城市以著名的艺术家、音乐家、画家、歌手、摄影师和诗人而闻名，这些人使斯库台成为精致的艺术空间并受到所有阿尔巴尼亚人的喜爱。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：司库台鳟鱼餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：Hotel Royal East 或 Te Stela 或 simila Tirana或其他同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -911,78 +946,80 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 斯库台-(大巴约85公里)-布德瓦-(大巴约22公里)-科托尔-(大巴约45公里)-新海尔采格
                 <w:br/>
                 ●【圣斯代凡岛】外观（游览不少于15分钟）,是全球至美至贵的海岛之一，欧美众多贵族、名流、明星钟爱的度假胜地。
                 <w:br/>
-                ●【布德瓦】（游览不少于45分钟）,位于亚得里亚海畔，是巴尔干地区著名的旅游胜地，以美丽的沙滩、丰富的夜生活和独具特色的地中海式建筑而闻名于世。布德瓦曾长期被威尼斯所控制，城中各处的细节无一不透露出威尼斯式的奢华。蔚蓝的海水、城中精致的花园、海滩边为数众多的豪华餐厅和酒吧，吸引了大量的各国名流富豪每年来此度假。
-[...3 lines deleted...]
-                ●【佩拉斯特乘船登岛】,落于科托尔湾中,这个巴洛克风格的小镇在17和18世纪以航运和商贸达到了鼎盛时期,拥有100艘商船和以其技巧和勇气闻名的船员,这些著名海员家族的漂亮宫殿得以保留至今。特别安排乘船登湖心岛（含船票，具体依据当日天气状况而定，如遇不可抗力因素取消，我司将全额退返此游览活动费用。）。
+                ●【布德瓦老城】入内（游览不少于45分钟）,以美丽的沙滩、丰富的夜生活和独具特色的地中海式建筑而闻名于世。关于布德瓦的老城，有许多不同的故事和传说，学者和历史学家们认为布德瓦老城从前是一个小岛，后来小岛与大陆之间形成了一个地峡。布德瓦老城最初被希腊水手发现，但直到罗马帝国占领了整个黑山海岸线后，古罗马文明对布德瓦的文化产生了巨大的影响。绝大多数的老城建筑是由威尼斯人设计的，从门、铰链、窗户、阳台直到其它显而易见的小装饰无不体现了威尼斯共和国时期的罗马风格的设计。布德瓦老城有三个主要的教堂，分别是建于7世纪的圣伊万教堂、建于840年的蓬塔圣玛丽教堂以及建于1804年的圣三一教堂。老城的威尼斯城墙也是一个著名的旅游景点。老城也因为在1979年的大地震后整体重建而闻名，直到1987年，布德瓦老城在花费了八年的时间后重回原貌。
+                <w:br/>
+                ●【科托尔老城】入内（游览不少于45分钟）,古老的地中海港口科托尔被威尼斯共和国时期建造的令人印象深刻的城墙所环绕，而从当地建筑物的风格上就可以明显感受的到威尼斯文化对城市的影响。作为亚得里亚海边最犬牙交错的海岸，科托尔湾有时会被称作欧洲最南端的峡湾（实际上科托尔湾是一个隐藏的河谷），而科托尔湾附近高悬的奥尔延和洛夫琴石灰岩崖壁则组成了大自然创造的最壮美的地中海风景。
+                <w:br/>
+                ●【圣母岩岛】入内（游览不少于45分钟）,是黑山科托尔湾中著名的景点之一，位于佩拉斯特小镇附近。圣母岩岛是黑山唯一的人工岛屿，在岛上可以欣赏到科托尔湾的壮丽景色，周围群山环绕，海水清澈。
+                <w:br/>
+                含上下船的船票！。
                 <w:br/>
                 ●【新海尔采格】（游览不少于15分钟）,新海尔采格是亚得里亚海最年轻的城市之一，是该市的行政、经济和文化中心，与克罗地亚和波黑接壤，成立于1382年，是一个商业城镇（盐和丝绸），但根据公元前5世纪的希腊记录，曾经有一个伊利里亚部落在这里定居。这是博卡湾入口处的第一个小镇，是世界上最美丽的海湾之一，是欧洲最南端的峡湾，也是地中海最深的峡湾。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：亚得里亚海海鲜餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：亚得里亚海海鲜餐     晚餐：黑山风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：Aurel hotel或hotel new star 或Carina hotel centar 或Cue hotel 或Hotel Ramada等豪华酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1091,70 +1128,72 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨拉热窝-(大巴约119公里)-图兹拉
                 <w:br/>
                 ●【萨拉热窝】（游览不少于2小时）,因为宗教的多样性被称为“欧洲的耶路撒冷”，直到20世纪后期，萨拉热窝仍是欧洲仅有的清真寺、天主教堂、东正教堂、犹太教堂可以共存的城市。因电影《瓦尔特保卫萨拉热窝》和南斯拉夫战争而在中国家喻户晓。
                 <w:br/>
                 ●【巴什察尔希亚老城】,中文也有写成巴西查尔西亚老城，是萨拉热窝的旧城区的主大街，建于16世纪，至今仍然保留着500年前的样貌。这里拥有这个国家别具风情、五光十色的集市中心，老城区很多建筑都是电影《瓦尔特保卫萨拉热窝 》的取景地。
                 <w:br/>
                 ●【钟楼】外观,钟楼建于1667年，它上面的大钟产自意大利，是城里唯一的公共时钟。
                 <w:br/>
                 ●【铜匠街】,铜匠街是萨拉热窝市最古老,最具魅力的街道之一,15世纪时就已存在,曾经是萨拉热窝手工艺商业街区的核心地段。
                 <w:br/>
                 ●【贝格清真寺】,萨拉热窝老城中心地带，是一座典型的奥斯曼风格建筑，也是萨拉热窝著名的清真寺之一。1531年建成，由于内战时期受损而在上世纪90年代进行了重建工作，现为整个南斯拉夫最大、最重要的历史建筑与伊斯兰宗教中心。
                 <w:br/>
                 ●【拉丁桥】,位于市中心的一座桥梁，于1798年重修，这座桥有着深刻的历史意义。在桥的北端就是萨拉热窝事件的发生现场，这次事件就是一战的导火索。
                 <w:br/>
                 ●【希望隧道】入内（游览不少于30分钟）,波黑战争期间，塞族军队围困并狂轰滥炸由穆族武装控制的萨拉热窝，死伤无数，穆族武装几乎弹尽粮绝，当时萨拉热窝居民约50万人，仅靠国际救援维持生存，隧道使得食品、军用物资和人道主义援助得以进入萨拉热窝，也成为绕过武器禁运，提供守军武器的重要方式。
                 <w:br/>
+                ●【萨拉热窝-黄堡】入内（游览不少于35分钟）,建于1727年至1739年间，由奥斯曼帝国波斯尼亚总督加齐·艾哈迈德·帕夏·鲁斯坦帕希奇下令建造，最初作为弗拉尼克城寨入口的大炮要塞，用于防御萨拉热窝。黄堡是萨拉热窝老城的制高点，可一览无余地欣赏城市全景，包括老城红色屋顶建筑群、米里雅茨河穿城而过的风光，以及新城奥斯曼风格的大屋顶建筑。
+                <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：风味羊肉餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店 ：Grand Hotel Tuzla或其他同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1439,233 +1478,122 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 住宿：全程欧洲豪华-超级豪华酒店或同等级酒店：以两人一房为标准、酒店欧陆式早餐；
-[...1 lines deleted...]
-                2. 用餐：行程所含餐食，升级贝尔格莱德烤肉餐、亚德里亚海鲜餐、塔拉大桥特色餐、莫斯塔尔拇指肉条餐、两次酒店晚餐；其他餐食以中式为六菜一汤（不含酒水）或当地特色餐安排，8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                1. 住宿：全程豪华-超豪华酒店，升级1晚超豪华温泉酒店 1晚海滨酒店：以两人一房为标准、酒店欧陆式早餐；
+                <w:br/>
+                2. 用餐：行程所含7次早餐14次正餐，其中升级1次贝尔格莱德烤肉餐、1次亚德里亚海鲜餐、1次塔拉大桥特色餐、1次莫斯塔尔拇指肉条餐、1次黑山风味餐、1次司库台鳟鱼餐；其他餐食以中式为六菜一汤（不含酒水）或当地特色餐安排，8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3. 国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4. 用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5. 门票：行程中所含的首道门票：铁托墓、木头村、杜米托尔国家公园、希望隧道、科托尔峡湾游船等的景点含门票费；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
+                5. 门票：行程中所含的首道门票：铁托墓、木头村、杜米托尔国家公园、塔拉大桥、科托尔老城、布德瓦老城、希望隧道、萨拉热窝黄堡，圣母岩岛往返船票等的景点门票费；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
                 <w:br/>
                 6. 保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险；
                 <w:br/>
                 7、2人共享WiFi
+                <w:br/>
+                8、全程司导服务费FRMB 1000 元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含全程司导服务费FRMB 1000 元/人，请与团费一并结清；
-[...5 lines deleted...]
-                4.单房差：酒店单人房附加费 （2200元/人）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                1.65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
+                <w:br/>
+                2.官导服务费：因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务，请另付上服务费EUR 1/人。
+                <w:br/>
+                3.单房差：酒店单人房附加费 （2200元/人）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">不含全程司导服务费FRMB 1000 元/人，请与团费一并结清</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2090,51 +2018,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2278,79 +2206,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>