--- v0 (2025-10-07)
+++ v1 (2026-04-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【白天鹅宾馆】广州2天 | 白天鹅宾馆 | 沙面岛 | 入住中国首家五星级酒店行程单</w:t>
+        <w:t xml:space="preserve">【五星白天鹅】广州2天 | 白天鹅宾馆 | 沙面岛 | 入住中国首家五星级酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20250722SP0213741966-0.4</w:t>
+              <w:t xml:space="preserve">KH-20250722SP33610-0.6/0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -346,50 +346,52 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 集合点：
                 <w:br/>
                 15:00黄沙地铁E出口，游览沙面，不游览沙面请于16:00 酒店大堂集合
+                <w:br/>
+                （导游通知为准，团队用房不设单独提前拿房，必须配合导游一起办理入住登记）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -961,50 +963,106 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.请游客准时到达出团集合地点，过时不候；
                 <w:br/>
                 2.游客在旅途中应时刻留意个人人身和财产安全，游客应妥善保管个人财物，尤其是贵重物品，请随身携带，旅行社对财物丢失不承担任何责任；
                 <w:br/>
                 3.如遇不可抗力因素（如交通阻塞、塌方、台风、地震、洪水、恶劣天气等原因），造成行程变更或取消行程，不视为旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，并参照按《广东省国内旅游组团合同》处理；
                 <w:br/>
                 4.离团说明：客人擅自、强行离团或不参加行程内的某项团队活动（含酒店、用餐、景点等），我社视客人自动放弃行程，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为与旅行社无关；
                 <w:br/>
                 5.成团说明：此团 20 人以上成团出发，不成团我社将提前 2 天通知客人，全额将退回团款或改期，不另作补偿；
                 <w:br/>
                 6.景点游览、住宿的先后顺序以旅行社安排为准，将严格执行行程标准承诺；我社按客人报名先后顺序排位，预先给客人编排好车位，请客人自觉礼让，听从导游安排；
                 <w:br/>
                 7.根据交通部门的通知，为保证游客乘车安全，严格要求旅行社的用车不能超载，若超载司机会被扣分或吊销牌照，并会进行罚款，所以即使是手抱婴儿也会安排一正座。一般 1.2 米以下的婴儿只收往返车位费，如出发当天携带合同外（没有提前报名的）人员（包括婴儿在内）出行，我司有权拒绝其上车随团出发!因此造成客人不能正常如
                 <w:br/>
                 期出发或退团的，所产生的损失费用全部由客人自行承担！如有不便，敬请谅解；
                 <w:br/>
                 8. 18 岁以下未成年人参团需监护人陪同或授权委托书；65 岁以上老人参团需填写健康申明，70-75 周岁（孕妇及超 75 周岁恕不接待）的老人须需填写健康申明、免责声明并有看护人陪同方可参团，否则不予接待，见谅！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                温馨提示：
+                <w:br/>
+                1、酒店不允许三个成人入住一间房，酒店不设 3 人房，不可加床
+                <w:br/>
+                2、不设退房差，单成人请补房差 480 元/人
+                <w:br/>
+                <w:br/>
+                升级服务：加 100/人，可加订订珠江夜游船票（大沙头/天字码头，上下船）
+                <w:br/>
+                导游协助客人打车去码头，含去程车费，自行返程，返程交通自理（每次 4 人以上方可出行）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1045,51 +1103,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>