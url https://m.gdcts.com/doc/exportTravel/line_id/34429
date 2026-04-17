--- v0 (2025-10-04)
+++ v1 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【特惠·0购海花岛】海南双飞5天｜分界洲岛｜海花岛｜天涯海角｜临高角解放公园｜大小洞天｜槟榔谷｜玫瑰谷｜骑楼老街行程单</w:t>
+        <w:t xml:space="preserve">【特惠·0购海花岛*晚对晚】海南双飞5天｜分界洲岛｜海花岛｜天涯海角｜临高角解放公园｜大小洞天｜槟榔谷｜玫瑰谷｜骑楼老街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程参考起飞时间：广州飞海口 06:00-12:00之间起飞
-[...1 lines deleted...]
-                回程参考起飞时间：海口飞广州 06:00-14:00之间起飞
+                去程参考起飞时间：广州飞海口 17:00-23:59之间起飞
+                <w:br/>
+                回程参考起飞时间：海口飞广州17:00-23:59之间起飞
                 <w:br/>
                 参考时间，具体航次以实际出票为准，敬请悉知，谢谢！（15KG免费托运行李/程）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -585,435 +585,437 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-海口-海花岛（广州至海口飞行时间约90分钟、海口至海花岛车程约3小时）
-[...5 lines deleted...]
-                晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
+                广州-海口（广州至海口飞行时间约90分钟）
+                <w:br/>
+                各位贵宾请于指定时间在广州白云机场集合，工作人员协助您办理乘机手续，后乘飞机前往国际旅游岛----海口市（飞机时间约90分钟，去程参考起飞时间：广州飞海口17:00-23:59之间起飞，具体航次以实际出票为准）。接机后入住酒店
                 <w:br/>
                 温馨提示： 
                 <w:br/>
-                1、如海花岛灯光秀具体演出内容以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解。
-[...3 lines deleted...]
-                3、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
+                1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
+                <w:br/>
+                2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
-                景点：【临高解放公园】和【中国海花岛1号岛】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：海花岛民宿或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：海口韦豪/兴湖半岛/椰岛之星/良智汇品/爱丽酒店/吉尚格/金世纪或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海花岛-三亚（车程约3.5小时）
-[...3 lines deleted...]
-                游览素有“天之涯、海之角”的旅游胜地【天涯海角】（游览时间约120分钟）那刻有：“天涯”、“海角”、“南天一柱”、“海南南天”等巨石雄峙海滨，使整个景区如诗如画，美不胜收。三亚标志性景点，因两块巨石分别刻有“天涯”、“海角”及郭沫若先生题写的“天涯海角游览区”而得名。这里可以欣赏到美丽的海景，感受到浪漫的氛围，了解到丰富的文化，体验到独特的风情。
+                海口-三亚（车程约4小时）
+                <w:br/>
+                早餐后出发，参观【骑楼老街】（自由活动120分钟）是我国保存最完整的欧式建筑群落之一，也是海口最独特的建筑。它不是高大的洋楼，也不是古老的城墙，而是一座座小巧玲珑、红砖白壁，飞脚翘檐，错落有致地沿着海岸线呈现于绿树之中的西洋建筑群落。
+                <w:br/>
+                前往国内首家海岛型5A景区【分界洲岛】（游览时间约150分钟，不含海上娱乐项目及海豚表演，不接待70岁以上老人）这里海水清澈晶莹，海底资源丰富，有珊瑚礁和各种热带鱼，在此体验海中游乐的刺激与精彩。
+                <w:br/>
+                超值赠送【直升机飞行观光】（赠送项目不去不退，自理保险60元/人）让您360度上帝视觉俯览三亚美景。乘直升机感受平稳开阔的全新视野，换个视角玩转浪漫三亚，沿海岸线低空飞行，穿梭于海天一色的美景，俯瞰三亚私享空中观景之旅。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【大小洞天】和【天涯海角】
+                景点：【骑楼老街】、【分界洲岛】和【直升机飞行观光】
+                <w:br/>
+                自费项：【直升机飞行观光】（自理保险60元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚佳亮/凯祥/佰思特/嘉濠/海澜湾/华星或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚佳亮/凯祥/佰思特/嘉濠/海澜湾/华星格丽酒店/三亚派柏云/夏朵酒店/海角之旅/施顿或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 早餐后出发，游览【亚龙湾国际玫瑰谷】（游览时间约100 分钟，电瓶车自理20元/人）玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
                 <w:br/>
-                国家AAA级旅游风景区【三亚凤凰岭海誓山盟景区】（游玩时间约120分钟，索道98元/人自理）”主峰海拔约400米，是三亚城市中心的最高峰，是唯一可以全览三亚四大海湾（三亚湾、大小东海、榆林湾、亚龙湾）及360°鸟瞰三亚整座城市全貌的最佳位置。景区引进世界最先进的、被誉为索道中劳斯莱斯的奥地利索道，是中国南方地区投入最大，风景最好的空中索道，缆车缓缓上升，三亚如一巨幅画卷，徐徐展开，整个城市尽收眼底，被称为亚洲第一观海看城索道。
-[...1 lines deleted...]
-                超值赠送【直升机飞行观光】（赠送项目不去不退，自理保险48元/人）让您360度上帝视觉俯览三亚极美海景。乘直升机感受平稳开阔的全新视野，换个视角玩转浪漫三亚，沿海岸线低空飞行，穿梭于海天一色的美景，俯瞰三亚私享空中观景之旅。
+                国家AAA级旅游风景区【三亚凤凰岭海誓山盟景区】（游玩时间约90分钟，索道98元/人自理）”主峰海拔约400米，是三亚城市中心的最高峰，是唯一可以全览三亚四大海湾（三亚湾、大小东海、榆林湾、亚龙湾）及360°鸟瞰三亚整座城市全貌的最佳位置。景区引进世界最先进的、被誉为索道中劳斯莱斯的奥地利索道，是中国南方地区投入最大，风景最好的空中索道，缆车缓缓上升，三亚如一巨幅画卷，徐徐展开，整个城市尽收眼底，被称为亚洲第一观海看城索道。
+                <w:br/>
+                游览素有“天之涯、海之角”的旅游胜地【天涯海角】（游览时间约120分钟）那刻有：“天涯”、“海角”、“南天一柱”、“海南南天”等巨石雄峙海滨，使整个景区如诗如画，美不胜收。三亚标志性景点，因两块巨石分别刻有“天涯”、“海角”及郭沫若先生题写的“天涯海角游览区”而得名。这里可以欣赏到美丽的海景，感受到浪漫的氛围，了解到丰富的文化，体验到独特的风情
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【三亚国际玫瑰谷】、【凤凰岭】和直升机飞行观光】
-[...1 lines deleted...]
-                自费项：【亚龙湾国际玫瑰谷】（瓶车自理20元/人）、三亚凤凰岭海誓山盟景区索道98元/人（自理）、直升机飞行观光保险48元/人（自理）
+                景点：【三亚国际玫瑰谷】、【三亚凤凰岭海誓山盟景区】和【天涯海角】
+                <w:br/>
+                自费项：【亚龙湾国际玫瑰谷】（瓶车自理20元/人）、【三亚凤凰岭海誓山盟景区】（索道98元/人自理）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚佳亮/凯祥/佰思特/嘉濠/海澜湾/华星或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚佳亮/凯祥/佰思特/嘉濠/海澜湾/华星格丽酒店/三亚派柏云/夏朵酒店/海角之旅/施顿或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-海口（车程约4小时）
+                三亚-儋州（车程约3.5小时）
                 <w:br/>
                 早餐后，游览【槟榔谷黎苗文化旅游区】 (游览时间约150分钟，电瓶车30元/人自理) 槟榔谷是海南民族文化活化石，是海南省游客满意十佳景区和十大最佳特色魅力旅游风景区之一，是海南省最丰富、最权威、最灵动、最纯正的民族文化“活体”博物馆。（温馨提示：槟榔谷景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）。
                 <w:br/>
-                前往国内首家海岛型5A景区【分界洲岛】（游览时间约150分钟，不含海上娱乐项目及海豚表演，不接待70岁以上老人）这里海水清澈晶莹，海底资源丰富，有珊瑚礁和各种热带鱼，在此体验海中游乐的刺激与精彩。
-[...7 lines deleted...]
-                2、景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
+                游览【大小洞天】（游览时间不少于120分钟）集奇特秀丽的海景、山景、石景与洞景于一体，被誉为“琼崖八百年第一山水名胜，南溟三千里最佳海山奇观”的5A级景区； 观山、海、天连为一体的天然美景感受海南独特的福寿文化。在这里，打卡巴厘岛同款“天空之门”，体验“空中云梯”，轻松拍出质感唯美的网红圣地打卡照。 
+                <w:br/>
+                乘车前往海南西部经济、交通、文化中心——儋州登陆【中国海花岛1号岛】汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
+                <w:br/>
+                晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
+                <w:br/>
+                温馨提示：海花岛灯光秀具体演出内容以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【槟榔谷】、【分界洲岛】和【骑楼老街】
+                景点：【槟榔谷】、【大小洞天】和【中国海花岛1号岛】
                 <w:br/>
                 自费项：【槟榔谷黎苗文化旅游区】 (电瓶车30元/人自理)
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：海口江湾/腾鹏/宇海或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：儋州海花岛民宿/公寓或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海口-广州（飞行时间约90分钟）
-[...1 lines deleted...]
-                酒店含早（若早则打包），退房后前往机场乘机返广州，结束愉快行程。海口乘机返广州（回程参考起飞时间：海口飞广州 06:00-14:00之间起飞，具体航次以实际出票为准），结束行程
+                儋州-海口-广州（儋州至海口车程约2小时，海口飞广州 飞行时间约90分钟）
+                <w:br/>
+                享用早餐，海花岛上打卡参考：
+                <w:br/>
+                1.双子沙滩：沙子细软，洁白如银
+                <w:br/>
+                2.婚礼庄园：集欧式、灰调玻璃、粉色系9栋不同风格教堂，在绚烂花卉的簇拥下，更加梦幻，拿出自拍杆，与你的亲人一起合照一张吧，记录你们最开心的时刻。
+                <w:br/>
+                参观【临高解放公园】（游览时间约60分钟）临高角解放公园是解放海南渡海登陆战主要登陆点之一。为纪念解放海南渡海登陆战，在登陆点建起了临高角解放公园，公园已被确认为省级爱国主义教育基地。公园具有深厚的历史文化底蕴和重大的革命历史纪念意义，是海南红色旅游的重要景点和对青少年进行爱国主义教育的重要基地。
+                <w:br/>
+                前往海口美兰机场乘机返广州，结束行程。海口乘机返广州（回程参考起飞时间：海口飞广州 17:00-23:59之间起飞，具体航次以实际出票为准），结束行程
                 <w:br/>
                 <w:br/>
                 温馨提示： 
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。 
                 <w:br/>
                 2、旅行社视实际情况有权调整行程、游玩顺序及进出港口，不影响行程原定标准。
                 <w:br/>
                 3、温馨提示：免税店不列入旅游购物店范畴，行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，其自带的商店非旅行社指定的购物场所，旅游者在此购物为个人自主行为；景区内、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，旅游者在此购物为个人自主行为。旅游者在以上所列场所因购物产生的纠纷与本社无关。
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早（若早则打包）     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1136,50 +1138,314 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。 
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾国际玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营化妆品、精油、护肤品、特产等等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">槟榔谷黎苗文化旅游区，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营苗药，银器，饰品等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1546,50 +1812,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/其他项目等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1612,121 +1949,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...25 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由海南风光假日旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。如不成团，提前3天通知退团处理，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...23 lines deleted...]
-                20、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
                 <w:br/>
                 <w:br/>
                 自费旅游项目补充协议书（团号：  ）
                 <w:br/>
                 为丰富旅游者的娱乐活动，旅行社在不影响正常旅程行程安排的前提下，提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双协商一致且不影响其他旅行社的行程安排”，在本次旅行过程中，旅行社应旅游者要求并经双方协商一致，由旅行社安排旅游者自愿参加自费旅游项目，双方确认签署本协议，具体约定如下：
                 <w:br/>
                 1.以下推荐的自费项目都是当地的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信自费活动会带给您不同的体验；
                 <w:br/>
                 2.所有自费项目绝不强迫，在旅游者自愿选择自费项目的情况下，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因导致无法安排，请您理解；
                 <w:br/>
                 3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目；
                 <w:br/>
                 4.自费项目简要内容参见本补充协议的自费项目介绍，如您同意参加，须在自费项目表[实际操作时请注意签订此书面文件]上签字确认。一旦发生纠纷，您签字确认的将作为处理依据，以保证您的权益；
                 <w:br/>
                 5.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，预订成功后[原文为：费用产生后。请酌]旅游者取消的，将无法退还您费用。
                 <w:br/>
                 行程上的自费旅游项目仅供参考，请游客根据团队情况和行程安排自愿选择参加
                 <w:br/>
                 备注：
                 <w:br/>
                 此行程以及《自费旅游项目补充协议书》为旅游合同不可分割之部分，旅行社将严格按照行程执行。在不减少任何景点的前提下，导游可根据实际情况做顺序之调整，该调整不视为违约。当发生不可抗力、危及旅游者人身、财产安全，或者非旅行社责任造成的意外情形导致的景点、交通、住宿地点的临时变动、修改或更换，以及旅行社不得不调整或者变更旅游合同其他约定时，本公司会在事前向旅游者作出说明；确因客观情况无法在事前说明的，亦会在事后作出说明。因不可抗拒的客观原因（如天灾、战争、罢工等）和旅行社人为不可控因素（如航空公司航班延误或取消、铁路车次取消延误等）导致的一切超出费用（如在外食、宿及交通费、国家航空运价调整等）我公司有权追加差价。
                 <w:br/>
                 <w:br/>
                 我已阅读并充分理解以上所有内容，并愿意在友好、平等、自愿的情况下确认：
                 <w:br/>
@@ -2032,51 +2351,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2220,50 +2539,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>