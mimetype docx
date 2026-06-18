--- v3 (2026-05-12)
+++ v4 (2026-06-18)
@@ -2351,51 +2351,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>