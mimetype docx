--- v2 (2025-12-14)
+++ v3 (2026-04-02)
@@ -566,58 +566,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 (预计 21:00 起航）
+                广州南沙国际邮轮母港 (预计 17:00 起航）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的正餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
-                温馨提示：2026年1月15日预计14:00 起航
                 <w:br/>
                 港口地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
+                <w:br/>
+                <w:br/>
+                温馨提示：2月26日、3月2日预计15：00起航
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -888,53 +890,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港   离船 (预计 7:00 靠港)
-[...1 lines deleted...]
-                邮轮将于7：00 抵达广州南沙国际邮轮母港，本次精彩的邮轮旅行即将结束，非常感谢您在爱达邮轮度过了一段难忘的时光，我们深感荣幸能够陪伴您度过这段美好的旅程，爱达邮轮期待与您再次相遇。
+                广州南沙国际邮轮母港   离船 (预计 8：00 靠港)
+                <w:br/>
+                邮轮将于8：00 抵达广州南沙国际邮轮母港，本次精彩的邮轮旅行即将结束，非常感谢您在爱达邮轮度过了一段难忘的时光，我们深感荣幸能够陪伴您度过这段美好的旅程，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1005,112 +1007,112 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 船票：所选指定房型住宿，，每间舱最少入住 2 人，不满 2 人需要补房差；
                 <w:br/>
                 2. 用餐：邮轮上指定免费餐厅用餐；
                 <w:br/>
                 3. 娱乐：邮轮上免费互动派对、剧院表演、船上指定免费设施等；
+                <w:br/>
+                4. 港务费：950 元/人（大小同价，报名时一起支付）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.港务费：950 元/人（大小同价，报名时一起支付）；
-[...13 lines deleted...]
-                8、其他：费用包含中未注明项目
+                1. 邮轮服务费：内舱&amp;海景&amp;阳台:130 港元/人/晚;套房:150港元/人/晚，4 周岁（不含 4 周岁）以下的儿童免收服务费。
+                <w:br/>
+                2. 越南落地签参考费用约120元港币（船上支付，以船上公布为准）
+                <w:br/>
+                3. 到达目的地的付费岸上精华游
+                <w:br/>
+                4. 出入境的行李海关课税，超重行李的托运费、保管费等；
+                <w:br/>
+                5. Wifi套餐
+                <w:br/>
+                6.  往返码头的交通费
+                <w:br/>
+                7、其他：费用包含中未注明项目
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1562,51 +1564,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>