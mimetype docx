--- v2 (2025-12-14)
+++ v3 (2026-04-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮—地中海号】广州南沙-越南-广州南沙 5天4晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮—地中海号】广州南沙-越南芽庄-广州南沙 5天4晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -566,79 +566,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 (预计 23:30 起航）
+                广州南沙国际邮轮母港 (预计 15:00起航）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的正餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
-                温馨提示：2026年3月2日预计21：00起航
-                <w:br/>
                 港口地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：邮轮上     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -727,53 +725,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越南(预计 8:00 靠港     19:00 离港)
-[...1 lines deleted...]
-                位于越南社会主义共和国广宁省下龙市，毗邻海防市、锦普市与云屯区，是典型的石灰岩喀斯特地貌海湾，占地约1553平方千米，山海风光秀丽迷人，景色似桂林山水，闻名遐迩，为旅游胜地，有“海上桂林”的美称主要景点有天堂岛、巡洲岛、吉婆岛、天宫洞、斗鸡石等。1962年，越南文化通讯部将下龙湾评为国家级名胜古迹。1994年，联合国教科文组织将下龙湾作为自然遗产列入《世界遗产名录》。2000年，下龙湾被联合国教科文组织世界遗产委员会再次确认为世界自然遗产。2011年11月12日，下龙湾入选“世界新七大自然奇观”榜单 。
+                芽庄（金兰，越南）靠港时间：08:00 离港：21:00
+                <w:br/>
+                芽庄是越南迷人的海滨度假胜地，融合了自然风光与人文历史。您可以探访古老的占婆塔，感受厚重的历史印记；登上芽庄大教堂，俯瞰城市与海岸的壮丽景色。钟情自然的游客可漫步钟屿石岬角，欣赏奇石与日落，或在珍珠岛享受沙滩与水上乐趣。作为经典的邮轮停靠港，芽庄为您呈现一段集文化、自然与休闲于一体的精彩岸上行程。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
@@ -888,53 +886,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港-- 离船 (预计 7:30 靠港)
-[...1 lines deleted...]
-                邮轮将于 7：30 抵达广州南沙国际邮轮母港，难忘的邮轮之旅就此划上句号。您可以睡到自然醒，然后享受邮轮上的特色餐饮，办理离船手续。最后贵宾按照邮轮公司安排依次下船，带上丰厚收获和甜蜜回忆结束此次美妙的邮轮海上旅程。
+                广州南沙国际邮轮母港-- 离船 (预计 16:30 靠港)
+                <w:br/>
+                邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1005,112 +1003,114 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 船票：所选指定房型住宿，每间舱最少入住 2 人，不满 2 人需要补房差；
                 <w:br/>
                 2. 用餐：邮轮上指定免费餐厅用餐；
                 <w:br/>
                 3. 娱乐：邮轮上免费互动派对、剧院表演、船上指定免费设施等；
+                <w:br/>
+                4、港务税费950元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.港务费：950 元/人（大小同价，报名时一起支付）；
-[...13 lines deleted...]
-                8、其他：费用包含中未注明项目
+                1、邮轮服务小费：130港币/人/晚 ，套房 150 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
+                <w:br/>
+                费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
+                <w:br/>
+                2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）；
+                <w:br/>
+                3、邮轮停靠港口岸上观光游费用；
+                <w:br/>
+                4、居住地至码头往返交通；
+                <w:br/>
+                5、保险：旅游意外险（建议购买）；
+                <w:br/>
+                6、单人入住需要支付200%的船票费用；
+                <w:br/>
+                7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1306,58 +1306,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">出发前5天，乘客需要联系我司客服，明确需要爱达邮轮代办签证。提前申请代办签证时护照信息如有严重错误或逾期申报的，则需办理加急落地签并等待二次确认，落地签的加急费用为280港币/人。乘客自备个签或不参加岸上游览，请务必在启航前5天向我司进行报备，以避免产生额外费用。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1562,51 +1555,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>