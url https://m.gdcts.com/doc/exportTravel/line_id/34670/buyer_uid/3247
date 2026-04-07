--- v0 (2025-12-16)
+++ v1 (2026-04-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【品质•全景山西】山西双飞6天丨纯玩品质丨升级一晚国际品牌超豪华酒店丨王家大院丨云丘山塔尔坡丨奇幻冰洞群丨五台山丨平遥古城丨大同云冈石窟丨悬空寺丨壶口瀑布丨悬塑绝唱隰县小西天丨太原古县城行程单</w:t>
+        <w:t xml:space="preserve">【品质•全景山西】山西双飞6天丨纯玩品质丨升级一晚国际品牌超豪华酒店丨王家大院丨云丘山塔尔坡丨奇幻冰洞群丨五台山丨平遥古城丨大同云冈石窟丨悬空寺丨壶口瀑布丨广胜寺丨太原古县城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20250808SX1</w:t>
+              <w:t xml:space="preserve">XFX-20260401SX2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,78 +343,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-太原：CZ3701/08:25-11:05
+                广州-太原：CZ3701/08:20-11:05
                 <w:br/>
                 太原-广州：CZ3696/19:40-22:40
                 <w:br/>
                 或
                 <w:br/>
-                广州-太原：CZ3701/08:20-10:55
-[...1 lines deleted...]
-                临汾-广州：CZ8928/20:05-22:50
+                广州-太原：CZ3951/17:10-19:55
+                <w:br/>
+                太原-广州：CZ3952/20:55-23:55
                 <w:br/>
                 或
                 <w:br/>
-                广州-临汾：CZ8903/16:15-19:05
-[...1 lines deleted...]
-                临汾-广州：CZ8904/19:55-22:35
+                广州-临汾：CZ8903/16:45-19:30
+                <w:br/>
+                临汾-广州：CZ8904/20:25-23:00
                 <w:br/>
                 或
                 <w:br/>
-                广州-运城：CZ3921/ 16:50-19:30
-[...8 lines deleted...]
-                <w:br/>
+                广州-运城：CZ3921/17:00-19:30
+                <w:br/>
+                运城-广州：CZ3922/20:20-22:50
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -426,60 +419,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
                 山西一地精华游，看遍山西著名景点，玩转山西。中和养生云丘天下美－塔尔破古村落；世界第一奇观之一奇幻冰洞群－云丘山冰洞。漫游北方“阳朔”－平遥古城，明清古城的风韵；晋商大院－王家大院，感受晋商大院的传奇历史，自然奇观－壶口瀑布，北魏古都－大同云冈石窟，感受千年的悠久历史文化。
                 <w:br/>
                 <w:br/>
                 ★【优选酒店】
                 <w:br/>
-                全程3晚四钻豪华酒店，体验1晚平遥民俗客栈！升级1晚云丘山诺富特国际五星酒店！
+                全程网评四钻豪华酒店+1晚平遥民俗客栈，升级1晚国际品牌五星酒店！
                 <w:br/>
                 <w:br/>
                 ★【特别体验】
                 <w:br/>
                 〉.特别安排平遥“喜乐汇”活动，在平遥体验剪纸，捏花馍，体验当地特色民俗。
                 <w:br/>
                 〉.特别安排壶口穿上军装，进行《黄河大合唱》，顿时让人热血沸腾。
-                <w:br/>
-                〉.云丘山塔尔坡古村体验民俗活动、参观花馍坊、辣椒院、茶院、小吃美食云集、观看皮影戏、参观旧时候留下来的农具。
                 <w:br/>
                 <w:br/>
                 ★【品尝美食】
                 <w:br/>
                 地道山西味道：山西面食宴、广胜寺罗汉素斋、黄河大鲤鱼、云丘山养生农家菜。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
@@ -601,53 +592,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—太原/运城/临汾/忻州（航班待定，飞行约3-5小时）
-[...1 lines deleted...]
-                广州乘机飞山西，接机后乘车赴忻州市/砂河（车程约2-3小时左右），抵达后安排入住酒店。
+                广州—太原/运城/临汾（航班待定，飞行约3-5小时）
+                <w:br/>
+                广州乘机飞山西，乘车（车程约3.5小时），后前往砂河/浑源入住酒店休息！
+                <w:br/>
+                <w:br/>
+                备注：2025年7月16日起，五台山最新门票规定，需持国内身份证才能享受门票优惠政策；如持港澳台回乡证、护照等其他证件，统一按照成人票购票（门票135元），无长者小童优惠门票政策。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -679,140 +673,137 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                忻州/砂河—五台山（车程约1.5小时）—大同（车程4小时）
-[...8 lines deleted...]
-                备注：2025年7月16日起，五台山最新门票规定，需持国内身份证才能享受门票优惠政策；如持港澳台回乡证、护照等其他证件，统一按照成人票购票（门票135元），无长者小童优惠门票政策。
+                五台山—悬空寺—大同夜景（汽车）
+                <w:br/>
+                早餐后， 前往参观世界文化遗产世界五大佛教圣地—【五台山】中国四大佛教名山之首；中国十大名山之一；游览五台山最早最古最大的寺院—【显通寺】『参观30分钟』初名大孚灵鹫寺。是中国最早的佛寺之一；是五台山最大的寺院；是五台山“五大禅处”之一；是五台山“青庙十大寺”之首。一看龙虎石碑；二看无字碑；三看千钵文殊铜像；四看铜殿和铜塔；五看无量殿；六看华严经字塔；七看五台山最重的大铜钟。游览五台山名气最大许愿最灵的寺院—【五爷庙（万佛阁）】『参观30分钟左右』因寺内供奉佛像大小万余尊，又名万佛阁。后参观【塔院寺】（内有五台山标志性建筑--大白塔）塔院寺是五台山的标志。后游览五台山最大的文殊菩萨像所在寺院—【殊像寺】『参观30分钟左右』是五台山“五大禅处”之一；是五台山“青庙十大寺”之一。
+                <w:br/>
+                乘车（车程约1.5小时）赴天下奇观的空中楼阁-【悬空寺】（景区电瓶车20元/人自理，自愿选择登临费100元/人自理）【温馨提示：为了爱护古建，不建议登临，如需登临，自行前往景区公众号自行预约，提前7天早上07：20放票。政策随时变化，以公众号通知为准】『参观1.5小时左右』又名玄空寺，位于山西浑源县，该寺始建于1500多年前的北魏王朝后期，其建筑特色可以概括为“奇、悬、巧”三个字。悬空寺是国内现存的唯一的佛、道、儒三教合一的独特寺庙。
+                <w:br/>
+                后乘车赴煤海之乡-大同（车程约1.5小时），抵达后车览大同古城夜景，2008年大同实施了全面历史文化复兴。修复后的古城墙雄伟壮观，伟岸的轮廓更具魅力。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：五台山（显通寺、罗睺寺、五爷庙、外观塔院寺）、悬空寺
+                景点：五台山（显通寺、五爷庙（万佛阁）、塔院寺、殊像寺）、悬空寺
                 <w:br/>
                 自费项：未含：悬空寺电瓶车20元/人、悬空寺登临费100元/人（自行预约）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大同/浑源：浑源恒吉利、浑源恒山国际、大同玺云酒店、大同美晶酒店、大同高渡精品、大同浩海或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大同：大同玺云酒店、大同美晶酒店、大同高渡精品、大同浩海或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大同-太原（280KM，车程约3.5小时）
+                大同云冈石窟-太原古县城（汽车）
                 <w:br/>
                 早餐后，参观世界文化遗产中国四大石窟之一—【云冈石窟】（景区电瓶车15元/人自理）『参观1.5小时左右』是中国佛教艺术第一个巅峰时期的经典杰作；它与敦煌莫高窟、洛阳龙门石窟和麦积山石窟并称为中国四大石窟。2007年成为国家首批5A级旅游景区。入选全球最佳热门景点排行榜前十。
                 <w:br/>
                 后乘车赴太原，前往探秘《满江红》取景地【太原古县城】，对照电影来一场穿越之旅。太原古县城，也称明清太原县城，位于太原市西南部晋源区境内，距今已有630余年。县城位于太原市晋源区晋源街办所在地，距市中心20公里，它是建立在晋阳古城遗址之上的明、清时期的太原县旧城。因其整体格局如同头北尾南振翅高翔的凤凰，故俗称“凤凰城”。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：云冈石窟、太原古县城
                 <w:br/>
                 自费项：未含：云冈石窟小交通15元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -852,65 +843,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太原—小西天（230KM，车程约3小时）—云丘山/临汾（150KM，车程约2小时）
-[...3 lines deleted...]
-                乘车赴吉县（车程约1.5小时），抵达后前往参观中国最美的六大瀑布之一—【壶口瀑布】（景区小交通20元/人自理）『参观1.5小时左右』河口收束狭如壶口，故名壶口瀑布；是中国的第二大瀑布，世界上最大的黄色瀑布。这里是《黄河大合唱》作曲灵感地，也是伟大中华民族的象征。特别安排穿上军装，进行《黄河大合唱》，顿时让人热血沸腾。
+                太原-广胜寺-壶口瀑布-云丘山（汽车）
+                <w:br/>
+                早餐后，乘车赴临汾市洪洞县（车程约3小时），游览中国四大名塔之一所在寺院—【广胜寺】（景区小交通20元/人自理）『参观1小时左右』，一看琉璃飞虹塔：中国第一琉璃古塔；中国十九佛塔之一；与山西应县木塔、云南大理千寻塔、河南登封嵩岳寺塔并称为中国四大名塔。二看元代壁画：全国唯一保存的大型元代戏剧壁画。三看藏经孤本：《赵城金藏》是我国大藏经中的孤本；是一部浩瀚的佛教经典；是世界上保存最多的汉文版大经。
+                <w:br/>
+                后乘车赴吉县（车程约2小时），抵达后前往参观中国最美的六大瀑布之一—【壶口瀑布】（景区小交通20元/人自理）『参观1.5小时左右』河口收束狭如壶口，故名壶口瀑布；是中国的第二大瀑布，世界上最大的黄色瀑布。这里是《黄河大合唱》作曲灵感地，也是伟大中华民族的象征。特别安排穿上军装，进行《黄河大合唱》，顿时让人热血沸腾。
                 <w:br/>
                 提示：如遇黄河上游洪峰影响/或暴雨/或冰雪等恶劣天气，为确保广大游客人生安全，山西壶口瀑布关闭，更改为陕西段壶口瀑布，小交通40元/人自理。
                 <w:br/>
                 之后乘车前往乡宁县（车程约2小时），抵达后前往参观中和养生地—【云丘山】（景区电瓶车20元/人自理），云丘山素有“河汾第一名胜”的美誉。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：小西天、壶口瀑布
-[...1 lines deleted...]
-                自费项：未含：壶口瀑布电瓶车20元/人
+                景点：广胜寺、壶口瀑布
+                <w:br/>
+                自费项：未含：广胜寺景区小交通20元/人、壶口瀑布小交通20元/人、云丘山景区电瓶车20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -940,63 +931,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                云丘山/临汾—王家大院（130KM，车程约2小时）—平遥（280KM，车程约3.5小时）
-[...1 lines deleted...]
-                早餐后， 参观【塔尔坡古村】『参观1小时左右』，塔尔坡古村位于神仙峪内神塔附近而得名，村里共有二十多个院落，依山而建，有穴居土窑洞、碹拱石窑洞、石木结构的瓦房。此村落已有1500多年的历史了，是现存古民居的活化石。村中有多种古树，其中有一棵隋槐四棵唐槐，元代的皂角树，千年金钱树(栾树)。一条逾越千年的古道，还有人们在这生活留下农耕用具，这一切都见证着古村的悠久历史。体验塔尔坡古村特色民俗活动（活动内容有：云丘婚俗演绎、民歌演唱、花鼓表演、抬花轿、民俗舞蹈、器乐合奏，客人根据景区的演出时间观看），参观花馍坊、辣椒院、茶院、小吃美食云集、观看皮影戏、参观旧时候留下来的农具。。后前往参观【冰洞群】（门票120元/人自理+景区电瓶车10元/人自理）『参观1小时左右』，是世界三大冰洞奇观之一，也是目前国内发现规模最大的自然冰洞群。每逢三伏盛夏，洞外酷暑炎炎，洞内却寒气逼人，滴水成冰，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观。如水晶般晶莹剔透的冰挂满了整个洞厅，洞内壁上皆冰，在五彩灯光的照射下，呈现出梦幻般的景象。
+                云丘山（汽车）—王家大院（汽车）—平遥（汽车）
+                <w:br/>
+                早餐后， 参观【塔尔坡古村】『参观1小时左右』，观看晋南特色婚俗表演（婚俗院参观换碗面、抱盐罐等）、参观花馍坊、辣椒院、茶院、小吃美食云集、观看皮影戏、参观旧时候留下来的农具。村子下面的小溪清澈美丽，水源来自于云丘山的“神泉”，水质甘甜清冽，水中含有丰富的矿物质，是天然优质水源，您可自备水壶，品尝直饮泉水！走进塔尔坡古村落——人、树、草、石、屋已经形成美丽动人的一幅画。后前往参观【冰洞群】（门票120元/人自理+景区电瓶车10元/人自理）『参观1小时左右』，是世界三大冰洞奇观之一，也是目前国内发现规模最大的自然冰洞群。每逢三伏盛夏，洞外酷暑炎炎，洞内却寒气逼人，滴水成冰，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观。如水晶般晶莹剔透的冰挂满了整个洞厅，洞内壁上皆冰，在五彩灯光的照射下，呈现出梦幻般的景象。
                 <w:br/>
                 乘车赴晋中市灵石县（车程约3小时），游览有山西紫禁城之称的—【王家大院】『参观1小时左右』是清代民居建筑集大成者，拥有五巷五堡五祠堂，五座古堡的布局被喻为“龙”“凤”“龟”“麟”“虎”五瑞兽造型。学者感叹“王是一个姓，姓是半个国，家是一个院，院是半座城”。
                 <w:br/>
                 后乘车赴平遥（车程约1小时），安排入住民俗特色明清客栈。晚上自行前往打卡胜地，领略平遥古城的夜景，鳞次栉比的街道上，灯光辉煌，各色小店掩映，门后是一个又一个等待游侠客们去探寻的故事，只要您有酒，无所不畅。还有更多各色别致有趣的小店，白天文艺，夜间热闹，置身其中，仿佛穿越了百年时光。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：壶口瀑布、王家大院
-[...1 lines deleted...]
-                自费项：未含：云丘山电瓶车20元/人、冰洞群门票120元/人+电瓶车10元/人
+                景点：云丘山景区、王家大院
+                <w:br/>
+                自费项：未含：冰洞群门票120元/人+电瓶车10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1026,55 +1017,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                平遥-临汾/运城/太原/忻州（130KM，车程约2小时）-广州（航班待定，飞行约3-5小时）
+                平遥—太原/运城/临汾（汽车）—广州（航班时间待定）
                 <w:br/>
                 早餐后，游览世界历史文化遗产——【平遥古城】（景区电瓶车40元/人/自理）（提示：平遥古城进城没有门票，如果参观古城内的任何小景点则要买通票125元/人自理，否则无法参观古城内小景点），是全国四大古城中保存最完整的古城。游览中国古代“华尔街”—明清一条街，探古城民宅、观古城建筑、品古城韵味，穿越历史，走近明清的那一抹繁华。特别安排平遥“喜乐汇”活动，在平遥体验剪纸，捏花馍，体验当地特色民俗。
                 <w:br/>
-                后根据航班时间前往机场，搭乘飞机返回广州，结束此次愉快的山西之旅！
+                后乘车返回太原（车程约1.5小时），后根据航班时间前往机场，搭乘飞机返回广州，结束此次愉快的山西之旅！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：平遥古城
                 <w:br/>
                 自费项：未含：平遥电瓶车40元/人、平遥套票125元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -1146,51 +1137,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票（含税价）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：行程所列参考酒店（3晚四钻酒店+1晚平遥客栈+1晚五钻酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间。住宿先后顺序可根据实际情况调整。
+                2、住宿：行程所列参考酒店（3晚四钻酒店+1晚平遥客栈+1晚国际品牌五星酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间。住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉。
                 <w:br/>
                 3、用餐：（5早6正），正餐餐标30元/人（酒店房费含早，不用不退，如有特殊用餐需备注），10-12 人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55 座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，散客不安排全陪。（备注：如人数不足8人不安排导游，安排司机兼向导）
                 <w:br/>
                 6、门票：含部分景点首道门票（以行程为准）。个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 备注：2025年7月16日起，五台山最新门票规定，需持国内身份证才能享受门票优惠政策；如持港澳台回乡证、护照等其他证件，统一按照成人票购票（门票135元），无长者小童优惠门票政策。
                 <w:br/>
                 7、小童：（2-12周岁）不包含住宿床位及景区门票（含机位、车位、正餐、酒店早餐）。
                 <w:br/>
                 8、购物点：纯玩。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1369,102 +1360,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区电瓶车（必须消费，现付导游）</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">平遥古城电瓶车40元+山西壶口电瓶车20元+云冈石窟景交15元+云丘山电瓶车20元+悬空寺20元</w:t>
+              <w:t xml:space="preserve">景区电瓶车（必须消费，与团款一起结清）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">平遥古城电瓶车40元+山西壶口电瓶车20元+云冈石窟景交15元 +云丘山电瓶车20元+悬空寺景交20元+广胜寺景交20元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 115.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 135.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区门票+电瓶车（自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1873,51 +1864,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>