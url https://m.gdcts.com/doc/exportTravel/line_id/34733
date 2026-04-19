--- v0 (2025-10-04)
+++ v1 (2026-04-19)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【经典全景游】湖南张家界凤凰双高5天  | 韶山 | 张家界森林公园 | 土司王府| 宝峰湖| 天门山玻璃栈道 | 凤凰古城行程单</w:t>
+        <w:t xml:space="preserve">【经典全景游】湖南张家界凤凰双高5天  | 铜官窑文化旅游度假区 张家界大峡谷 天门山国家森林公园 玉皇石窟 土司城 矮寨大桥 边城茶峒 凤凰古城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GM-2024（9-10月份）JDQJY</w:t>
+              <w:t xml:space="preserve">GM-2026（五一）JDQJY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -392,69 +392,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                （1）：超值旅行惊喜礼包：门票、景交一价全含，价值1122元
-[...17 lines deleted...]
-                【专业服务】国证导游带队，专业导游带路，旅途不迷路
+                【丰富行程】一次游长沙、韶山、张家界、湘西4地，首道门票&amp;景交一价全含
+                <w:br/>
+                【精彩演绎】赠送【张家界千古情】民俗表演，感受张家界的历史变迁、民族风情
+                <w:br/>
+                【甄选住宿】全程入住当地舒适型酒店，升级1晚铜官窑景区酒店或客栈，享景区住宿。
+                <w:br/>
+                【美食体验】全程含足9餐：5正4早，特别安排特色餐【毛氏红烧肉】【土家三下锅】，品当地特色美食。
+                <w:br/>
+                【旅行交通】高铁+旅行大巴，本产品不超37座用车，一人一座！舒适交通
+                <w:br/>
+                【纯玩体验】全程纯玩不进购物店，无特产超市，无苗寨
+                <w:br/>
+                【专业服务】当地国证导游带队，专业导游带路，旅途不迷路
                 <w:br/>
                 【细节服务】广东独立成团，绝不全国大散拼；每人每天一瓶水
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -573,56 +567,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南/广州白云/广州站·衡阳东·橘子洲
-[...4 lines deleted...]
-                结束后前往酒店入住休息。
+                广州南/广州白云/广州-衡阳东 · 韶山 · 铜官窑文化旅游度假区
+                <w:br/>
+                 请于指定时间前往出发地高铁站，根据高铁票车次/时间（注：准确车次/时间将提前通知。平日参考：08:00-12:00区间车次，节假日参考：06:00-12:00区间车次，具体以出票为准）乘坐高铁前往衡阳，抵达后导游或工作人员接站。
+                <w:br/>
+                        后乘车约1小时，前往革命纪念圣地【韶山】（游览约1.5小时，含韶山环保车）。韶山是中国人民的伟大领袖毛泽东同志的故乡，全国著名革命纪念地和国家重点风景名胜区，是全国红色革命教育基地。参观【毛泽东故居】（自由参观约30分钟），位于韶山村土地冲上屋场，坐南朝北，系土木结构的“凹”字形建筑，故居陈列物中的床、书桌和衣柜，堂屋中的方桌等都是原物。1893年12月26日毛泽东诞生于此，在这里生活了17年。1910年秋，毛泽东胸怀救国救民大志外出求学。游览【毛泽东广场】（游览约30分钟），瞻仰主席铜像，缅怀伟人丰功伟绩，永远怀念毛主席。在铜像前合影留念，追忆着毛主席的丰功伟绩；举行庄严肃穆的瞻仰仪式以表敬仰怀念之情。也可集体统一向主席铜像敬献花篮（自主自愿表达，费用自理）。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                ☆☆温馨提示☆☆：
+                <w:br/>
+                ①毛泽东故居，导游不能进入讲解，故居现实行实名制预约，每日参观流量巨大，预约名额有限，旅行社按游客名单进行预约，如预约时名额已满，则安排远观故居或安排毛泽东纪念馆，无费用可退，报名时请知悉！
+                <w:br/>
+                        后乘车约1.5小时，前往游览【铜官窑文化旅游度假区】（游览时间约1小时，自愿自理：铜官窑景区电瓶车10元/次）位于长沙市望城区铜官街道，景区以唐风建筑为主，将再现千年前的大唐长沙景象，致力于打造成为来长沙必打卡的文化旅游胜地。度假区以唐代铜官窑陶瓷文化为核心，海上丝绸之路文化、大唐城市文化、大唐书法文化、忠孝文化、红色文化、明清湖湘建筑文化以及鲜明的地域文化为载体，共同构筑了宜居宜游宜业的长沙铜官窑。晚上“远赴人间惊鸿宴，一睹大唐盛世颜”变得具象化。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                ☆☆温馨提示☆☆：
+                <w:br/>
+                ①自由活动期间，游客可自行选择观看景区内演出、体验游乐设备、参观文展场馆及参与主题活动。
+                <w:br/>
+                ②演出时间或演出内容如有变动以当日景区演出通知为准，如遇雨水、高温等特殊天气原因或设备检修、供电故障等因素部分演出将暂停表演。
+                <w:br/>
+                ③景区部分场馆需预约观演，另部分参与项目有身高、体重或其他限制要求，具体详见景区项目体验须知。如自由活动期间有景区场馆参观需求，请自行安排。
+                <w:br/>
+                ④更多咨询可关注景区公众号“铜官窑国风乐园”
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -654,56 +667,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伟人故居韶山·张家界
-[...4 lines deleted...]
-                游览韶山结束后，乘车前往张家界（车程约5小时）抵达张家界后，入住酒店休息。
+                长沙 · 张家界大峡谷
+                <w:br/>
+                 早餐后，乘车约4.5小时前往张家界，游览【张家界大峡谷景区A线】（行程安排A线，游览时间约2.5小时，可自选游览A线或B线。A线：大峡谷，自愿自理彩虹湖游船20元/人、一线天滑道50元/人；B线：大峡谷，自愿自理玻璃桥及B线体验套票120元/人，B线套票包含体验项目：爱享飞VR，高空滑索，一线天滑索，寻宝电梯，雕塑电梯，吴王坡滑道），大峡谷景区A线是峡谷徒步的精华线路，从游客中心出发，首先踏入一线天，这里两侧绝壁直插云天，最窄处仅 2 米，雨季时飞瀑倾泻，阳光折射下常有绚丽彩虹横跨崖壁，美轮美奂。往前便到彩虹广场，这里是拍摄峡谷层林叠翠全景的绝佳机位，随手一拍都是山水大片。再往前，彩虹湖，神龟探溪，一帘幽梦，摸摸洞，一路伴溪而行，水声潺潺，植被繁茂，负氧离子满满。最后，我们搭乘神泉湖免费游船出谷。湖面碧波荡漾，两岸奇峰倒映水中，船行其间，如在画中游，为这段清幽的峡谷之旅画上圆满的句号。
+                <w:br/>
+                <w:br/>
+                ☆☆温馨提示☆☆：
+                <w:br/>
+                ①大峡谷景区游览顺序
+                <w:br/>
+                A线:游客中心·一线天(一线天滑道)·彩虹广场·彩虹湖(彩虹湖游船)·神龟探溪·一帘幽梦·摸摸洞·神泉湖游船·景区下出口
+                <w:br/>
+                B线:游客中心·玻璃桥(爱享飞VR、高空滑索、一线天滑道)或(爱享飞VR、观光电梯寻宝电梯雕塑电梯或吴王坡滑道)·彩虹广场·彩虹湖(彩虹湖游船)·神龟探溪·一帘幽梦·摸摸洞·神泉湖游船·景区出口
+                <w:br/>
+                B线套票包含体验项目：爱享飞VR30元/人，高空滑索50元/人，一线天滑索50元/人，寻宝电梯30元/人，雕塑电梯20元/人，吴王坡滑道30元/人）
+                <w:br/>
+                ②大峡谷玻璃桥门票提前6天预约，一经预约成功付费，景区不接受退改，费用不退，请务必核对姓名、身份证号。景区严格实行实名制购票，游客必须携带身份证原件，享受优惠票的游客请提前告知，如到当地发现证件无效，需按全价购买，若当日门票售罄则无法入园，敬请报名时须知！
+                <w:br/>
+                ③因景区执行严格的安检措施，且B线游览时不走回头路，请事先将行李寄存在车上，贵重物品请随身携带，感谢您的配合。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -735,70 +760,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张家界森林公园（天子山/袁家界/金鞭溪）·宝峰湖·《张家界千古情》
-[...6 lines deleted...]
-                后漫步世界上最美丽的峡谷—【金鞭溪】（安排参观精华路程，注：此为赠送景点，根据游玩的时间、人流量和交通顺畅程度，是否前往，赠送项目，不去不退。） 金鞭溪穿行在峰峦幽谷间，溪水明净，跌宕多姿，小鱼游弋其中。溪畔花草鲜美，鸟鸣莺啼，人沿清溪行，胜似画中游。被誉为“世界上最美丽的峡谷之一”。
+                天门山国家森林公园 · 玉皇石窟 ·《张家界千古情》表演
+                <w:br/>
+                  早餐后，前往【天门山国家森林公园】（游览时间约4小时，含上下山索道交通、扶梯及鞋套），登张家界之巅，俯瞰张家界全景，观赏奇妙美丽的盆景花园。天门山文化底蕴深厚，有“武陵之魂”之称，更有湘西第一神山的美誉，它兼峰、石、泉、溪、云、林于一体，集雄、奇、秀、险、幽于一身，被誉为空中原始花园。惊险刺激的「盘龙崖玻璃栈道」是张家界天门山景区继悬于峭壁之上的鬼谷栈道、凭空伸出的玻璃眺望台、横跨峡谷的木质吊桥后打造的又一试胆力作。可与举世闻名的美国大峡谷玻璃走廊“天空之路”媲美，因而有了东方“天空之路”的美誉。
+                <w:br/>
+                <w:br/>
+                <w:br/>
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
-                ※※ 张家界国家森林公园景区严格执行实名制购票，提前3天预约门票，分时段入园，请务必核对姓名、身份证号。一经预约成功，不退不改，门票损失自行承担。出游时必须携带身份证原件，敬请报名时知须！
-[...7 lines deleted...]
-                结束后前往酒店入住休息。
+                ①天门洞与通天大道广场之间须乘坐电扶梯方可抵达，请知悉。
+                <w:br/>
+                ②天门山景区需提前3天预约，一经预约成功，不退不改，门票损失自行承担。游览时间由景区决定，我社将根据预约时间调整游览顺序，谢谢配合！
+                <w:br/>
+                ③天门山分A/B/C线，以我社实际预约为准，无任何差价可退。如遇天气、景区检修等客观原因，导致天门洞关闭、环保车停运或索道停运，由景区统一安排分配线路，旅行社无法自主选择其中一条线路，最终解释权归天门山景区负责。
+                <w:br/>
+                        游览【玉皇石窟】（游览时间约1.5小时），石窟位于湖南省张家界城西约7公里的麻空山，为清代本地乡绅李京开独资捐修。是张家界市的风景名胜区，也是湖南省重点文物保护单位。李京开又叫李五瑞，别名九洞乐，号识破生。他生于乾隆七年（公元1742年），道光乙酉年（1825年）去世，享年83岁。李先生家道殷实，富甲一方。少时勤奋读书，颇有才华，数十年奔波仕途，但屡试不第，官场无望，于是看破红尘，另寻安慰，请工匠，耗巨资，凭借麻空山天然溶洞，按上、中、下方位布局，巧妙构思，开凿成“天堂”“人间”“地府”三层共八个洞。整座洞窟东西长300余米，现存石像19尊，石刻50多处，其造型精巧，神态逼真，其景观有因果河、孔圣洞、虎龙洞等，是湖南唯一保存完好的石窟艺术群。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        晚上游览《张家界千古情景区》（含景区游乐项目[除情人海游船+水上飞人外]及表演价值158元/人，此为赠送项目，不去不退），由世界演艺第一的宋城演艺倾力打造，再现了大庸古国万年的历史文化与民族风情，老少同乐，晴雨皆宜。大庸古街内非物质文化遗产和手工作坊云集，可近距离体验非遗文化的魅力。陶源秘境内赶尸鬼屋、蚩尤呼风唤雨风暴馆等高科技体验项目惊喜连连。烂苹果亲子乐园拥有丛林大冒险、旋转木马、淘气堡、碰碰车等数十项亲子游乐以及清明上河图电影馆，全家一起嗨。【张家界千古情风情歌舞演艺】：浓缩了张家界亿万年的历史文化与传奇，分为《沧海桑田》《武陵仙境》《天子山传奇》《小城往事》《马桑树下》等场，数百位演员倾情演绎，万余台舞台机械上天入地，视觉盛宴，心灵震撼。
+                <w:br/>
+                <w:br/>
+                ☆☆温馨提示☆☆：
+                <w:br/>
+                此为赠送项目，如遇景区提质改造或不可抗力因素造成无法正常演出以及个人原因取消等，赠送项目，不游不退。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团队团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -830,80 +860,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                土司王府·天门山国家森林公园·边城茶峒·凤凰古城
-[...4 lines deleted...]
-                后游览【天门山国家森林公园】（游览时间约4小时，含上下山交通、扶梯及鞋套）登张家界之巅，俯瞰张家界全景，观赏奇妙美丽的盆景花园。天门山文化底蕴深厚，有“武陵之魂”之称，更有湘西第一神山的美誉，它兼峰、石、泉、溪、云、林于一体，集雄、奇、秀、险、幽于一身，被誉为空中原始花园。惊险刺激的【盘龙崖玻璃栈道】是张家界天门山景区继悬于峭壁之上的鬼谷栈道、凭空伸出的玻璃眺望台、横跨峡谷的木质吊桥后打造的又一试胆力作。可与举世闻名的美国大峡谷玻璃走廊“天空之路”媲美，因而有了东方“天空之路”的美誉。
+                土司城 · 矮寨大桥 · 边城茶洞 · 凤凰古城（夜游）
+                <w:br/>
+                        早餐后， 参观土家人心中的圣地【土司城】（游览时间约1.5小时，此为赠送景点，如遇景区未开放，则改前往土司王府游览）是土家族首领的行政与居住中心，见证了土司制度在湘西的运行；青石板路蜿蜒在吊脚楼间，每一块砖瓦都刻着土家族的故事。永定末代土司覃纯一被朝廷封为世袭千总后建造，距今近三百年历史。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        乘车约车程约2.5小时，前往【矮寨大桥景区】（游览时间约1.5小时，含接驳车及悬崖栈道），游览全长1.5公里矮寨悬崖玻璃栈道，这里不仅可以欣赏到山高谷深、崖陡壁俏、林深路幽、巍峨险峻的武陵山脉中最精彩、最险峻、最梦幻的地段，更有天桥、天路、天台交相辉映、互为景致，构成人文与自然共生，壮丽于精巧同在的峡谷奇观。登【矮寨大桥】近距离观大桥雄姿，矮寨特大悬索桥创造四项世界第一，主跨跨径有1176米，是目前世界上跨峡谷跨径最大的钢桁梁悬索桥，桥面距峡谷底部高度达355米，相当于100多层高楼。乘坐观光电梯下达大桥的底部的观光通道，欣赏整个峡谷的美丽风景及体验峡谷云海漫步的缥缈感。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        后乘车约1小时前往【边城茶峒】（游览时间约1小时），边城景区所在的边城镇，以前叫茶峒镇，2008年改名为“边城镇”，沈从文笔下真正的“边城”并不在凤凰，而在茶峒，因为《边城》一文的名气和旧有称呼的习惯，现在还有不少人依然把这叫茶峒。小镇始建于嘉庆八年（1803年），地处湖南、贵州、四川交界处，重庆立为直辖市后，严格意义上说是湖南、贵州、重庆的交界处，有“一脚踏三省”之称。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                       游玩结束后，乘车约1.5小时前往凤凰，夜游【凤凰古城】（含景区接驳车），欣赏沱江两岸醉人【凤凰夜景】夜游沱江——带您穿越千年凤凰的必游景点！它是《边城》里的古朴拉拉渡，“翠翠”就在这里痴痴的等待；它是血色湘西的黄金水道，千年历史迎。
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
-                ① 天门洞与通天大道广场之间须乘坐电扶梯方可抵达，请知悉。
-[...14 lines deleted...]
-                ① 因凤凰古城当地旅游地方性保护，进入凤凰古城地界前，我社会安排凤凰当地导游在凤凰段陪同讲解，介绍凤凰当地风土人情。另，凤凰古城进城免费，不含小景点门票，如遇景区政策临时变动，敬请自理门票50-128元/人
+                ① 因凤凰古城当地旅游地方性保护，进入凤凰古城地界前，我社会安排凤凰当地导游在凤凰段陪同讲解，介绍凤凰当地风土人情。另，凤凰古城进城免费，不含小景点门票，如遇景区政策临时变动，敬请自理门票50-128元/人
                 <w:br/>
                 ② 凤凰古城为敞开式商业老街，凤凰导游义务介绍，旅游者购物行为为自主选择，旅行社不接受凤凰区域旅游者在小商铺购物方面的投诉及退换货的要求。建议有购物需求的旅游者提前了解相关信息，尽量选择资质齐全的购物商城或政府授牌的大型商铺。如有购买请保留好小票及售后联系方式，日后如有售后需求以便联系。
                 <w:br/>
-                ③ 行车途中旅游用车司机可能有兜售腊肉姜糖等特产行为，属当地所有旅游车普遍性正常现象，可自由选择购买，如有强迫，请第一时间拨打我社质监投诉电话以便及时处理。
+                ③ 行车途中旅游用车司机可能有兜售腊肉姜糖等特产行为，属当地所有旅游车普遍性正常现象，可自由选择购买，如有强迫，请第一时间拨打我社质监投诉电话以便及时处理。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -940,51 +965,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 凤凰古城·衡阳东/桂林·广州南/广州白云/广州站
                 <w:br/>
                 早餐后，游览【凤凰古城】（游览时间约2小时），漫步古城，看沱江风光，江边吊脚楼，凤凰古城有着悠久的历史，最早可追溯到唐代，至今已有 1300 多年。作为国家历史文化名城，这里保存了大量的明清建筑和传统民居，古城内的青石板街道充满了古朴的气息，走在古城的石板老街上，仿佛能够穿越时空，感受历史的韵味。逛网红打卡地【翠翠街】，品苗家风情，看民族工艺，尝湘西味道，还原翠翠的故事，让您身临其境的感受沈从文笔下的《边城》，感受着浓郁的民族风情和深厚的历史文化底蕴。
                 <w:br/>
                 <w:br/>
-                游览结束后，乘车前往衡阳东站（车程约5.5小时），乘坐高铁返回广州南/广州白云/广州站，结束愉快的旅途！
+                        游览结束后，乘车约5.5小时前往衡阳东/乘车约6小时前往桂林送站，根据高铁票车次/时间（注：准确车次/时间将提前通知。平日参考： 19:00-22:00区间车次，节假日参考：17:00-00:00 区间车次，具体以出票为准）乘坐高铁返回广州南/广州白云/广州(高铁约2小时），愉快的结束旅程。
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1050,138 +1075,321 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 往返交通：含广州南/广州白云/广州站—衡阳东，衡阳东/桂林—广州南/广州白云/广州站 二等座 高铁往返
-[...29 lines deleted...]
-                10.小童0-5周岁：占车位、半价正餐、导服；不含往返高铁票、不占床、不含门票、超高超龄当地自补费用；
+                （1）往返大交通：含广州南/广州白云/广州站—衡阳东，衡阳东/桂林—广州南/广州白云/广州站 二等座 高铁往返，如需自理往返大交通按衡阳东进，衡阳东/桂林出退减，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。
+                <w:br/>
+                （2）景点门票：行程中所列景点/场馆首道大门票。（注：本行程已按最优门票核算，无任何优惠可退，请您知悉）
+                <w:br/>
+                （3）赠送项目：韶山环保车；天门山上下山索道交通、扶梯及鞋套；矮寨大桥接驳车及悬崖栈道；凤凰古城接驳车；宝峰湖环保车及游船；土司城；《张家界千古情》表演（注：赠送项目，不去不退任何费用）
+                <w:br/>
+                （4）团队用餐：全程安排5正4早(酒店含早餐、不用者不退) 正餐25元/人，其中2餐升级【毛氏红烧肉、土家三下锅】此为团队用餐，用餐条件与广东有一定的差异，大家应有心理准备。团队行程正餐均为提前预定，若放弃用餐，恕不退费，敬请谅解。
+                <w:br/>
+                （5）酒店住宿：全程舒适型酒店（本行程酒店无三人间或加床服务，如遇单人情况，请您补足房差，补房差：350 ，退房差：180 ，谢谢配合！）
+                <w:br/>
+                长沙参考酒店：铜管窑瑞景酒店及景区客栈或同级
+                <w:br/>
+                张家界参考酒店:锦上荷、武陵居、土司别院、漫岩山居（天子山门票站门口）、天子主楼、瑞峰居、梦溪源客栈、富兰特回、天崇君泰，北站维也纳，丽呈睿轩或同级
+                <w:br/>
+                凤凰参考酒店:怡佳客栈、西珊民宿、河岸假日、听江、金凤、镇竿会馆、高原红、卓睿或同级
+                <w:br/>
+                （6）当地用车:用车根据实际人数安排当地5-37座空调旅游车，保证一人一个正座！（特别说明：湖南旅游用车均为套车，整个行程不一定是同一辆车，但不影响行程用车，敬请须知。）
+                <w:br/>
+                （7）导游服务:10人以上安排当地优秀国证导游全程悉心服务，10人以下安排司机兼向导服务，请知悉，在出游过程中如遇任何问题，请联系导游为您解决
+                <w:br/>
+                （8）购物安排:本行程内不安排指定购物店，也不安排土特产超市！景区内设立的商店、路店不属本行程指定安排的购物店范畴！旅游用车司机可能有兜售自家产腊肉等特产行为，属当地所有旅游车普遍性正常现象，可自由选择，报名前须知！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.除行程所列包含景点景交，其他行程外的景点内小门票、小交通（景区环保车及缆车等费用）都需自费相关费用；
-[...7 lines deleted...]
-                其它自费门票景区景点门票（综合服务费包含门票、旅游车费、司机、导游服务费等项目）。
+                （1）除行程所列包含景点景交，其他行程外的景点内小门票、小交通（景区环保车及缆车等费用）都需自费相关费用；
+                <w:br/>
+                自愿自理：铜官窑景区电瓶车10元/次
+                <w:br/>
+                （2）行程当中私人所产生的个人费用，如表演和酒店内的酒水小吃等项目，则需个人自理。
+                <w:br/>
+                （3）由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
+                <w:br/>
+                （4）其它自费门票景区景点门票（综合服务费包含门票、旅游车费、司机、导游服务费等项目）。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区观光车/公交车/游船等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">由于个别景区面积较大，景区有景区交通提供，游客可根据自身体力和需求自行决定是否乘坐，如需乘坐导游可协助办理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1210,131 +1418,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：张家界光明国际旅行社有限公司，许可证号：L-HUN-08014，质检电话：020-83371233。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托张家界光明国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界光明国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此本我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                <w:br/>
+                2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、我社有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，但保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商处理），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿；
                 <w:br/>
                 4、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、航班延误、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担，未能完成游览的景点我社将按旅行社协议门票价格退还给游客，敬请知悉！
                 <w:br/>
                 5、团队均提前3-7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明；
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 7、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约等问题原因，导致不能赠送参观的，敬请谅解，我社不退任何费用；
                 <w:br/>
                 9、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 10、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，如用餐及住宿以当地为标准，请团友谅解；
                 <w:br/>
                 11、在遇到政府征用或旺季房满房的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 12、湖南部分景区及酒店为方便游客了解当地特色，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
                 <w:br/>
                 13、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
-                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人； 
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
-                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人； 
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
-                5）精神病患者，如癫痫及各种精神病人； 
+                5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
-                7）大中型手术的恢复期病患者； 
+                7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者，
                 <w:br/>
                 9）未满 18 周岁及老年旅游者预订提示（未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解）；
                 <w:br/>
-                10）65 周岁以上人群需提交半年内三甲医院的体检报告且有65岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。 
+                10）65 周岁以上人群需提交半年内三甲医院的体检报告且有65岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 11）因服务能力所限，无法接待80周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
                 14、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。！
                 <w:br/>
                 15、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 16、请游客（报名人及报名人代表之参团的全体同行人）报名时认真阅读行程每一条，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游合同》、《报名表及补充协议》之附件。
-                <w:br/>
-[...28 lines deleted...]
-                   年  月  日                                       年   月   日
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1591,51 +1771,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1779,50 +1959,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>