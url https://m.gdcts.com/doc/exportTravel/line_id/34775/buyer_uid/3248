--- v0 (2025-10-25)
+++ v1 (2026-06-13)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景郴州】湖南郴州双高3天 | 莽山五指峰 | 东江湖 | 仰天湖 | 高椅岭行程单</w:t>
+        <w:t xml:space="preserve">【莽山遇见希尔顿】湖南郴州双高3天 | 莽山五指峰 | 东江湖 | 仰天湖 | 高椅岭行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GM-2025（9-10）QJCZ</w:t>
+              <w:t xml:space="preserve">GM-2026（5-6）MSYJXED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -345,115 +345,106 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程广州南/广州白云/广州站-韶关：参考车次07:00-11:00之间的高铁（具体以实际出票为准）
                 <w:br/>
-                回程郴州西-广州南/广州白云/广州站：高铁参考时间：16:00-22:00之间高铁（具体以实际出票为准）
+                回程韶关-广州南/广州白云/广州站：高铁参考时间：16:00-22:00之间高铁（具体以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ■【湘粤福地•南岭之巅】■【山河浪漫•春暖郴城】
-[...16 lines deleted...]
-                ★ 安排优秀导游贴心服务，丰富的带团经验。
+                【丰富行程】游郴州精华景点，首道门票全含
+                <w:br/>
+                【甄选住宿】全程入住2晚舒适酒店+升级1晚5钻郴州暖水温泉希尔顿惠庭酒店，为您提供品质住宿。
+                <w:br/>
+                【美食体验】全程含足4正3早，特别安排特色餐【莽山瑶家宴、郴州风味餐】旅途中必不可少的味蕾享受。
+                <w:br/>
+                【旅行交通】高铁+旅行大巴，交通优化，时间利用率最大化
+                <w:br/>
+                【专业服务】当地国证导游带队，专业导游带路，旅途不迷路
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -570,59 +561,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南/广州白云/广州－韶关－五指峰—裕后街－酒店
-[...7 lines deleted...]
-                游览完毕前往郴州酒店，享用晚餐后入住酒店。
+                广州南/广州白云-韶关 · 莽山国家森林公园（将军寨/猴王寨）·  莽山生态自然博物馆
+                <w:br/>
+                 请于指定时间前往出发地高铁站，根据高铁票车次/时间（注：准确车次/时间将提前通知。平日参考：06:00-12:00区间车次，节假日参考：06:00-12:00区间车次，具体以出票为准）乘坐高铁前往韶关，抵达后导游或工作人员接站。
+                <w:br/>
+                        前往【莽山国家森林公园】（不含景区环保车及云梯）坐落于湖南郴州宜章县南岭北麓，是国家 4A 级景区、国家级自然保护区，拥有地球同纬度保存最完好的原生型常绿阔叶林，被誉为 “地球同纬度绿色明珠”“动植物基因库”莽山旅游区。核心景点鬼子寨（将军寨 / 闯王谷）与猴王寨各具特色，是必游精华。【将军寨】（游览时间约2.5小时）标志性的将军石（高约 100 米花岗岩巨石）镇守峡谷，30 道瀑布深谷中核心瀑布落差超百米，镇山神针千年古松扎根绝壁。空气负离子含量达106900 个 / 立方厘米，是天然氧吧。【猴王寨】（游览时间约1小时），以 “十瀑十潭” 与野生猕猴互动为特色。700 米原生态栈道串联碧潭飞瀑，十龙瀑如银练坠谷。传说孙悟空曾到此结交族类，“猴王寨” 因此得名。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        游览【莽山生态自然博物馆】（游览时间约0.5小时）位于莽山国家森林公园猴王寨景区内，是莽山生态科普核心阵地。馆内最具看点的是 “蛇中大熊猫”—— 莽山烙铁头蛇，全球现存不足 500 条，为莽山独有物种。此外，还陈列林麝、白鹇等本土珍稀动物标本及植物标本，辅以生态模型和声光电场景，立体呈现莽山生物多样性。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        结束后，前往莽山酒店休息。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -654,61 +649,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店－东江湖－高椅岭－酒店
-[...9 lines deleted...]
-                游览完毕前往郴州酒店，享用晚餐后入住酒店
+                天台山 · 苏仙岭 · 裕后街
+                <w:br/>
+                早餐后，乘车前往游览中国原始生态第一山莽山国家森林公园的【天台山景区】（游览时间约2.5小时），莽山以原始的森林、原始的空气、原始的水质而吸引了无数人前来度假养生，莽山以奇骏的山石景观、奇妙的山水景观、奇丽的森林景观而吸引了大量摄影爱好者前来采风行摄，莽山以奇绝的四季景观吸引了大批的人重复游览莽山。天台山风景区主要以奇石，奇峰，险崖为主，是莽山山峰雄伟奇险景观的荟萃之处和精华所在，因酷似张家界，而被游客称为湖南第二张家界，是小编眼里莽山最漂亮的景区。
+                <w:br/>
+                        乘车约2小时，前往【苏仙岭】（游览时间约2.5小时，自愿自理：景区车往返40元/人）位于湖南郴州市中心城区，是国家级风景名胜区、国家 AAAA 级旅游景区。苏仙岭素有 “天下第十八福地” 的美誉。传说西汉文帝时，苏耽在此修道成仙，因此得名。山上古迹众多，有桃花居、白鹿洞、三绝碑、苏仙观等景点。三绝碑因秦观词、苏轼跋、米芾书法而闻名，苏仙观则是一座古朴典雅的宋代建筑。这里自然风光与人文景观相得益彰，吸引着众多游客前来观光游览。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        晚上可自行前往郴州旅游新名片、“郴州八点半，夜空最闪亮”的【裕后街】（自由活动，游览时间自行把控），裕后街是郴州现存最古老的一条古街，它积攒着城市的历史渊源，沉淀着湘南历史古韵，印证着古老的地域文明，是最能代表湘南文化与郴州特色的地方。在岁月的流转中，曾经的辉煌逐渐斑驳。夜幕笼罩下的裕后街，华灯齐放，彩光璀璨。一步一步走进流光溢彩的古街，头顶是一串串喜庆的小红灯笼，一方戏台上正尽情演绎着戏曲古韵，酒肆、手工作坊、工艺品摊点、美食小铺遍布街区，弥漫着城市烟火气，令人流连
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -740,93 +733,190 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店-仰天湖－郴州西－广州南/广州白云/广州
-[...3 lines deleted...]
-                游览完毕享用午餐后乘车前往郴州西高铁站送站（车程约60分钟），乘武广高铁返回（高铁参考时间：16:00-22:00之间高铁，最终以实际出票为准！），结束愉快湘南之旅!
+                金贵白银城 · 飞天山（九龙水寨） · 瓦窑坪古村 · 沙洲村
+                <w:br/>
+                早餐后，乘车前往参观【金贵白银城——湖南银都文化展览馆】（参观约90分钟，展览馆属于工业旅游点、让更多游客了解本土文化，不属于购物店，不强制消费）。其是上市企业金贵银业投资2.38亿元打造的多元化、多层次方向发展，集休闲性与知识性于一体的工业旅游示范点。集互联网+、工业旅游、贵金属生产和交易等多种元素于一体的重点项目，以筑银为梦为主题，开启一段白银文化前世今生的探索之旅，将白银文化与企业文化完美融合，营造一个极具历史厚重感、行业时代感的白银文化展示馆。大美银器生活馆、银品奥特莱斯、银工坊互动体验空间等几大白银主题旅游项目，让游客在景区的游览行程中感受郴州“中国银都”的形象。 
+                <w:br/>
+                <w:br/>
+                        后乘车前往游览全新打造的【飞天山景区-九龙探秘竹筏之旅】（游览时间约1.5小时，不含门票及竹筏60元/人）。每当清晨日出东方朝阳将温柔的光线洒在山头，洒在水面时美好的一天由此开始；大旅行家徐霞客曾赞叹飞天山“无寸土不丽，无一山不奇”，并镌刻“寸土佳丽”。飞天山的翠江风情能与漓江风景媲美，享有“小桂林”美誉。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        后前往游览郴州【瓦窑坪古村】(游览时间约1小时）它曾是湘、粤、赣古商道的重要驿站，自汉代起便是水上要道，明清时达顶峰，有 “小南京” 美誉。这里陶瓷文化深厚，有多处宋、南宋窑址。古村保留了明清建筑风格，古街牌坊古朴，青瓦白墙、飞檐翘角。周边山水秀丽，是 “飞天山・翠江” 风景区腹地，有 “小桂林” 之称。如今，瓦窑坪是集文化演绎、非遗传承、美食体验等多业态融合的文旅胜地，吸引着众多游客前来感受其独特魅力。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        乘车约1.5小时，前往游览【沙洲村】(游览约1小时，不含景区环保车)，沙洲村是新农村建设示范村，相继被省及相关部门评为和授予“湖南省传统村落”“湖南省历史文化名村”“湖南省生态村”“湖南省卫生村”等称号，2016年成功列为“湖南省最美少数民族特色村镇”候选村之一。《半条被子的温暖——红军长征与汝城》获得第四届全国党员教育培训教材展示交流活动创新教材奖。6月3日，湖南省“不忘初心、牢记使命”主题教育启动仪式在沙洲举行。6月17日，“半条被子的温暖”专题陈列馆入选第三批全国关心下一代党史国史教育基地。7月28日，沙洲村入选首批全国乡村旅游重点村名单。9月19日，中国农民丰收节湖南主题活动郴州汝城分会场活动在沙洲村民俗广场举行。12月12日，沙洲村入选“2019年中国美丽休闲乡村”名单。12月30日，沙洲红色旅游景区升级为国家4A级旅游景区，省内外各级党组织在此开展党性教育5935余次，全年共接待游客60余万人。12月31日，沙洲村被国家民委命名为第三批“中国少数民族特色村寨”。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        结束后，前往汝城酒店休息。
+                <w:br/>
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温暖的家</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                万洋山 · 韶关-广州南/广州白云
+                <w:br/>
+                早餐后，乘车约1小时，前往游览【万洋山】(游览约2小时，不含景区环保车)，万洋山是湖南省与江西省之间的界山，属罗霄山脉中段（与湖南省八面山脉共同构成），呈东北—西南走向。山脉主体横跨江西省永新县、井冈山市、遂川县及湖南省茶陵县、炎陵县，北端坐落著名的井冈山，为湘江支流洣水与赣江支流遂川江分水岭。主峰南风面海拔2120.4米，为江西省境内第一高峰，其所属地域涵盖遂川县戴家埔、大汾、营盘圩3个乡镇。该山脉主要由加里东期花岗岩构成，属铁质、强过铝高钾钙碱性S型花岗岩，形成于后造山构造环境，岩体经多阶段岩浆活动形成复式岩体。2023年桂东县万洋山景区正式开园，景区内建成彩虹营地等设施，并举办康氧避暑节等活动。郴州市将万洋山纳入旅发大会观摩项目，实施道路提质工程，新建盘活景区20余处。桂东县耒水发源于万洋山，经湘江最终汇入洞庭湖水系。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                        游览结束后，韶关送站，根据高铁票车次/时间（注：准确车次/时间将提前通知。平日参考： 18:00-20:00区间车次，节假日参考：12:00-00:00 区间车次，具体以出票为准）乘坐高铁返回广州南/广州白云，愉快的结束旅程。
+                <w:br/>
+                交通：高铁/汽车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：√     午餐：团队团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -854,130 +944,321 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、高铁票：广州南/广州白云/广州-韶关 二等座票，郴州西-广州南/广州白云 二等座票；如遇节假日或大假期等票源紧张的时间始发回程站会变更或中转；
-[...23 lines deleted...]
-                小童交通出行提示：	2023年7月20日起，儿童乘车时必须携带有效身份证件（包括居民身份证、户口本、出生证明）才能进站乘车，忘带儿童实体身份证的家长可在火车站人工售票窗口办理临时身份证明。但如儿童未有实体身份证，则无法办理临时身份证明。 
+                （1）往返大交通：含广州南/广州白云—韶关，韶关—广州南/广州白云 二等座 高铁往返，如需自理往返大交通按韶关进，韶关出退减，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。
+                <w:br/>
+                （2）景点门票：含景区第一首大门票。（注：本行程已按最优门票核算，已享受景区组合优惠，故所有持优待证件（如老年证、军官证、学生证等）的游客，均无法重复享受门票优惠，无任何优惠可退，请您知悉）
+                <w:br/>
+                （3）赠送项目：温泉（注：赠送项目，不去不退任何费用）
+                <w:br/>
+                （4）团队用餐：全程安排4正3早(酒店含早餐、不用者不退) 。其中升级特色餐【莽山瑶家宴】【郴州风味宴】此为团队用餐，用餐条件与广东有一定的差异，大家应有心理准备。团队行程正餐均为提前预定，若放弃用餐，恕不退费，敬请谅解。
+                <w:br/>
+                （5）酒店住宿：2舒适酒店+1晚5钻温泉酒店（本行程酒店无三人间或加床服务，如遇单人情况，请您补足房差，补房差：450 ，退房差：200 ，谢谢配合！）
+                <w:br/>
+                1晚入住莽山舒适酒店：莽山乐水山酒店或同级（备选：楠溪客栈或同级）
+                <w:br/>
+                1晚入住郴州品质酒店：郴州皇晨大酒店、宝莲花大酒店或同级（备选：三元酒店、高职院酒店或同级）
+                <w:br/>
+                1晚入住汝城超奢华酒店：暖水温泉希尔顿惠廷酒店或同级（备选：福泉汤谷酒店或同级）
+                <w:br/>
+                （6）当地用车:用车根据实际人数安排当地5-53座空调旅游车，保证一人一个正座！（特别说明：湖南旅游用车均为套车，整个行程不一定是同一辆车，但不影响行程用车，敬请须知。）
+                <w:br/>
+                （7）导游服务：安排当地优秀国证导游全程悉心服务，在出游过程中如遇任何问题，请联系导游为您解决，请知悉。
+                <w:br/>
+                （8）购物安排:本行程内无土特产超市！景区内设立的商店、路店不属本行程指定安排的购物店范畴！旅游用车司机可能有兜售自家产腊肉等特产行为，属当地所有旅游车普遍性正常现象，可自由选择，报名前须知！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ●个人投保的旅游意外保险费、合同未约定由旅行社支付的费用（包括报价标准外活动项目所需的费用、自由活动期间发生的费用等）、行程中发生的个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
-[...5 lines deleted...]
-                ●不含东江湖游船及兜率岛。
+                （1）除行程所列包含景点景交，其他行程外的景点内小门票、小交通（景区环保车及缆车等费用）都需自费相关费用；
+                <w:br/>
+                成人必乘景交费用：不含莽山国家森林公园保险3元、云梯72元、换乘车52元+九龙水寨竹筏30元+沙洲村观光车10元+万洋山观光车20元+综合服务费=优惠综合打包价200元/人，中/小童免费赠送景交（此费用进景区必须产生，为能统一安排游玩，请交付地陪导游）
+                <w:br/>
+                （2）行程当中私人所产生的个人费用，如表演和酒店内的酒水小吃等项目，则需个人自理。
+                <w:br/>
+                （3）由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
+                <w:br/>
+                （4）其它自费门票景区景点门票（综合服务费包含门票、旅游车费、司机、导游服务费等项目）。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区观光车/公交车/游船等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">成人必乘景交费用：不含莽山国家森林公园保险3元、云梯72元、换乘车52元+九龙水寨竹筏30元+沙洲村观光车10元+万洋山观光车20元+综合服务费=优惠综合打包价200元/人，中/小童免费赠送景交（此费用进景区必须产生，为能统一安排游玩，请交付地陪导游）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1006,51 +1287,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：张家界光明国际旅行社有限公司，许可证号：L-HUN-08014，质检电话：020-83371233。此团16人成团，为保证游客如期出发，我社将与其他旅行社共同委托张家界光明国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界光明国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此本我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
                 <w:br/>
                 3、我社有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，但保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商处理），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿；
                 <w:br/>
                 4、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、航班延误、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担，未能完成游览的景点我社将按旅行社协议门票价格退还给游客，敬请知悉！
                 <w:br/>
                 5、团队均提前3-7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明；
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 7、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约等问题原因，导致不能赠送参观的，敬请谅解，我社不退任何费用；
                 <w:br/>
                 9、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 10、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，如用餐及住宿以当地为标准，请团友谅解；
                 <w:br/>
                 11、在遇到政府征用或旺季房满房的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 12、湖南部分景区及酒店为方便游客了解当地特色，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
                 <w:br/>
                 13、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人； 
                 <w:br/>
@@ -1356,51 +1637,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1544,50 +1825,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>