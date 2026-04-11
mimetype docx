--- v2 (2026-03-18)
+++ v3 (2026-04-11)
@@ -1008,113 +1008,111 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；赠韩国团队签证费用；
                 <w:br/>
                 2、住宿全程市区网评三钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 3、行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
                 <w:br/>
                 4、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 16座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                5、中文领队及中文地接导游服务
+                5、中文讲解；境外司陪人员服务费RMB300元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员杂费RMB300元/人；
-[...3 lines deleted...]
-                3、单房差￥1000元/人，不设自然单间；
+                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2、单房差￥1000元/人，不设自然单间；
                 <w:br/>
                 每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；
                 <w:br/>
                 具体家庭房房差费用根据所报团队情况实时报价；
                 <w:br/>
                 若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
-                4、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
-[...1 lines deleted...]
-                5、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                3、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1255,51 +1253,51 @@
               <w:t xml:space="preserve">
                 【+699升级首尔大公园·动物园+涂鸦秀（为方便游玩，午晚餐敬请自理）】
                 <w:br/>
                 早餐后，前往主题游园·【首尔大公园·动物园（含大象列车/程+动物园门票+缆车/程）】公园内有动物园、植物园、首尔乐园三大园区，可以感受近现代美术的流行趋势的国立现代美术馆等设施。动物园内有能与表情包同款土拨鼠一起打卡、能看到狮子王里的丁满眺望、甚至能亲身体会到非洲豹在你头顶穿梭的瞬间~并且园区内还有很多惊喜雕刻的巨型动物雕塑在这里给与家人和孩子记录下美好的瞬间吧~在动物园里面还坐落着昆虫园和植物园~这里还是著名的电视剧拍摄场地。电视剧《她很漂亮》里的黄正音和崔始源曾在这里拍摄过对手戏，韩版《花样男子》也曾在这里拍摄过。同时，首尔大公园每季都举办各种观赏活动。最后前往观看韩国人气【涂鸦秀】，是赴韩旅游的必体验项目，是韩文化的名片之一。
                 <w:br/>
                 约5-6小时 
                 <w:br/>
                 预定费+门票+其他服务费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">300 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 699.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1360,161 +1358,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费RMB300元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1926,51 +1813,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2143,79 +2030,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>