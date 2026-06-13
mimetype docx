--- v4 (2026-05-02)
+++ v5 (2026-06-13)
@@ -1008,101 +1008,103 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；赠韩国团队签证费用；
                 <w:br/>
                 2、住宿全程市区网评三钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 3、行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
                 <w:br/>
                 4、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 16座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                5、中文讲解；境外司陪人员服务费RMB300元/人
+                5、中文领队及中文地接导游服务
+                <w:br/>
+                6、境外司陪人员杂费RMB300元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
                 <w:br/>
-                2、单房差￥1000元/人，不设自然单间；
+                2、单房差￥1280元/人，不设自然单间；
                 <w:br/>
                 每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；
                 <w:br/>
                 具体家庭房房差费用根据所报团队情况实时报价；
                 <w:br/>
                 若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 3、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
                 <w:br/>
                 4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1376,50 +1378,161 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">服务标准</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="8200" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="lineServer"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务标准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">单房差￥1280元/人，不设自然单间。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1428,50 +1541,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                半自助游度假产品(含拼小团度假产品):以“酒店+交通+团队行程+自由活动”为核心，经双方协商一致后，不包含领队服务。
+                <w:br/>
+                注：12人（含）以上团配领队。
+                <w:br/>
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 2.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件20公斤，手提行李7公斤（大韩航空）。
                 <w:br/>
                 6. 特别提醒：
                 <w:br/>
                 A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
@@ -1509,96 +1630,117 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！</w:t>
+              <w:t xml:space="preserve">
+                备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1.行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1813,51 +1955,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2030,50 +2172,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="lineServer">
+    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>