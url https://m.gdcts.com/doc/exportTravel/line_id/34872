--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1955,51 +1955,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>