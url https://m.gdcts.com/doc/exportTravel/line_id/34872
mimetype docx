--- v6 (2026-07-03)
+++ v7 (2026-08-13)
@@ -1955,51 +1955,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>