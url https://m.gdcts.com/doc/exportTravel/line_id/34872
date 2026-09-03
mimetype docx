--- v7 (2026-08-13)
+++ v8 (2026-09-03)
@@ -1955,51 +1955,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>