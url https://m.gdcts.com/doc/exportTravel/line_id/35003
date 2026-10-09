--- v0 (2026-02-04)
+++ v1 (2026-10-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 北非后花园】西班牙+葡萄牙+摩洛哥15天（深航深圳往返）|穿越直布罗陀海峡|舍夫沙万|卡萨布兰卡|北非皇城拉特|丹吉尔|罗卡角|阿尔罕布拉宫|马德里皇宫|圣家族教堂|奎尔公园|含全餐|五大特色餐行程单</w:t>
+        <w:t xml:space="preserve">【Q4 南欧 北非后花园】西班牙+葡萄牙+摩洛哥15天（深航深圳往返）穿越直布罗陀海峡|舍夫沙万|卡萨布兰卡|北非皇城拉特|丹吉尔|罗卡角|阿宫|马德里皇宫|圣家族教堂|奎尔公园|含全餐|八大特色餐|升级两晚超豪华酒店连住行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,61 +388,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★全程豪华酒店，升级两晚超豪华酒店，含全餐，六菜一汤
-[...1 lines deleted...]
-                ★五大特色餐：西班牙海鲜饭、牛尾餐、鳕鱼餐、蛋挞、摩洛哥塔吉锅
+                ★全程豪华酒店，摩洛哥升级两晚超豪华酒店连住，含全餐，八菜一汤
+                <w:br/>
+                ★八大特色餐：西班牙海鲜饭、牛尾餐、鳕鱼餐、蛋挞、摩洛哥塔吉锅、酒店晚餐、海鲜饭、鸡肉蘑菇三道式
                 <w:br/>
                 ★ 【葡式鳕鱼餐】鳕鱼是葡萄牙国菜，据说有 365 种吃法，每天吃不同的口味，一年都不带重样
                 <w:br/>
                 ★ 【西班牙海鲜饭】西班牙海鲜饭是西餐的三大名菜之一，与法国蜗牛，意大利面齐名，一定不可错过
                 <w:br/>
                 ★ 【百年葡式蛋挞】蛋挞店是全葡萄牙乃至世界最有名的，历史悠久，从 1837 年至今，坐落在贝伦区
                 <w:br/>
-                ★ 【特色体验】欣赏西班牙国粹：热烈火辣的佛朗明戈舞，感受西班牙式的热情
+                ★ 【特色体验】欣赏西班牙国粹：热烈火辣的佛朗明戈舞，感受西班牙式的热情，含晚宴
                 <w:br/>
                 ★魅力北非：皇城拉巴特，港口城市丹吉尔
                 <w:br/>
                 ★彩色摩洛哥：蓝白山城舍夫沙万，白色卡萨布兰卡
                 <w:br/>
                 ★乘船穿越直布罗陀海峡，感受海峡的壮美
                 <w:br/>
                 ★安排马德里-巴塞罗那 AVE 高速列车，省去 700 多公里 7 小时拉车时间，行程更轻松
                 <w:br/>
                 ★经典西班牙：马德里皇宫
                 <w:br/>
                 ★入内参观高迪遗作——圣家族教堂，奎尔公园
                 <w:br/>
                 ★天堂在人间的倒影--阿尔罕布拉宫
                 <w:br/>
                 ★悬崖上的私奔之城、西班牙斗牛士的故乡-龙达
                 <w:br/>
                 ★世界文化遗产之旅：千年古都托莱多 
                 <w:br/>
                 ★【网红打卡】“陆止于此，海始于斯”罗卡角
                 <w:br/>
                 ★26人小团，含全程司导服务费
                 <w:br/>
                 ★2人WIFI，随时分享精彩瞬间
               </w:t>
@@ -661,99 +661,99 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-(大巴约220公里)-佩尼斯科拉-(大巴约170公里)-瓦伦西亚
                 <w:br/>
-                参考航班:
-[...1 lines deleted...]
-                ZH9065  深圳宝安国际机场 T1 - 巴塞罗那安普拉特机场 (BCN) T1  00:05/08:05 
+                参考航班：
+                <w:br/>
+                ZH865  深圳宝安国际机场 T3 - 巴塞罗那安普拉特国际机场（BCN）   01:50/09:40 
                 <w:br/>
                 ●【巴塞罗那】,巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 ●【巴塞罗那旧港】,旧港是巴塞罗那港的一部分，位于东北角。这里不承担货运港功能，而是辟为旅游区，港内大大小小停了无数的游船。
                 <w:br/>
                 ●【兰布拉大街】,（自由活动），兰布拉大道是余秋雨笔下的流浪者大街。可以说是西班牙极具活力的大街了云集了来自世界各地的行为艺术家和游客。大道还连接着加泰罗尼亚广场和地中海海湾，在地中海的无敌阳光下，沿着兰布拉大道漫步到海滩，一定会让你切身体会到巴塞罗那的多彩与欢乐！。
                 <w:br/>
                 ●【佩尼斯科拉】（游览不少于1小时）,三面环海，有着绝佳的看海视野，是摄影爱好者的向往之地。中世纪时曾有教皇在权利斗争后隐退于此，这里也是美剧《权利的游戏》中三大奴隶贸易港口之一弥林的拍摄地。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：西班牙海鲜饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -793,51 +793,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -879,399 +879,401 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西班牙小镇-(大巴约60公里)-塔里法-(轮渡)-丹吉尔
+                西班牙小镇-(大巴约60公里)-塔里法-(轮渡)-丹吉尔-(大巴约340公里)-卡萨布兰卡
                 <w:br/>
                 ●【丹吉尔】,位于摩洛哥王国的西北角，此地为欧洲之交，自古以来一直被用作贸易港。
                 <w:br/>
                 ●【丹吉尔城堡】外观（游览不少于15分钟）,位于麦地那北部制高点，俯瞰整个直布罗陀海峡及色彩纷繁的房屋，景致非常特别。
                 <w:br/>
                 ●【卡斯巴大灯塔】外观,坐落在大西洋岸边海拔300米的山坡上,面对辽阔浩茫的大西洋,在塔的东面是地中海。
                 <w:br/>
-                ●【非洲之洞】入内（游览不少于30分钟）,当地人称之为“大力神洞”或“非洲洞”。它的奇迹之处在于是千百年来海浪冲击岩石自然形成的。
-                <w:br/>
                 交通：大巴 轮渡
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：海鲜饭   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜饭     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丹吉尔-(大巴约110公里)-舍夫沙万-(大巴约340公里)-卡萨布兰卡
-[...5 lines deleted...]
-                ●【Plaza Uta el-Hammam广场】（游览不少于15分钟）,踏在并不规则的鹅卵石路面上，广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，无不吸引着游人前往观摩、朝拜。
+                卡萨布兰卡-(大巴约88公里)-拉巴特-(大巴约245公里)-丹吉尔
+                <w:br/>
+                ●【卡萨布兰卡】,摩洛哥知名历史名城，面积比境内所有城市都大，濒临大西洋，树木常青，气候宜人。而那部著名的同名电影和歌曲，给这座城市烙上了永恒爱情的商标。
+                <w:br/>
+                ●【哈桑二世清真寺】外观（游览不少于20分钟）,又名位于摩洛哥王国的卡萨布兰卡市区西北部，坐落在伊斯兰世界的西极。它是世界第三大清真寺。
+                <w:br/>
+                ●【哈桑二世广场】（游览不少于15分钟）,又名鸽子广场，穆罕默德五世广场，周围建筑群庄严雄伟，风格典雅，感受阿拉伯穆斯林优美的建筑工艺和摩特有的建筑风格和装饰艺术，是卡萨布兰卡的一大景观。
+                <w:br/>
+                ●【拉巴特】,摩洛哥四大皇城之一，现代都市与历史古城（摩洛哥）一份共享的遗产。拉巴特城位于摩洛哥西北部的大西洋沿岸，是阿拉伯穆斯林的传统与西方现代主义深度对话的产物。
+                <w:br/>
+                ●【麦克苏尔清真寺】外观（游览不少于30分钟）,拉巴特王宫建于1785年，占地２平方公里，迄今已有227年历史，是一座典型的阿拉伯宫殿建筑，有着完整的结构和著名的建筑艺术，麦克苏尔清真寺的雄伟壮观是大家不可错过的。
+                <w:br/>
+                ●【乌达亚堡】外观（游览不少于15分钟）,堡内保留着柏柏尔民居和街道，部分街道为蓝白色调，极似圣托里尼别具风格。
+                <w:br/>
+                ●【穆罕默德五世陵墓】外观（游览不少于15分钟）,这里安葬着现在国王的父亲与祖父。整个建筑由大理石建造，具有浓厚的摩洛哥风格与特色。这里的马赛克图案非常漂亮，由地板铺至天花板，给人一种极尽奢华的感觉。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐六菜一汤     晚餐：特色酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：肉蘑菇三道式     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡萨布兰卡-(大巴约90公里)-拉巴特-(大巴约240公里)-丹吉尔
-[...13 lines deleted...]
-                ●【穆罕默德五世陵墓】外观（游览不少于15分钟）,这里安葬着现在国王的父亲与祖父。整个建筑由大理石建造，具有浓厚的摩洛哥风格与特色。这里的马赛克图案非常漂亮，由地板铺至天花板，给人一种极尽奢华的感觉。
+                丹吉尔-(大巴约120公里)-舍夫沙万-(大巴约120公里)-丹吉尔
+                <w:br/>
+                ●【舍夫沙万】,具有浓浓的西班牙风格，涂满各种蓝色颜料的小镇。有「摩洛哥天空之城」之称。
+                <w:br/>
+                ●【舍夫沙万麦地那老城】入内（游览不少于30分钟）,踏在并不规则的鹅卵石路面上，顿时你会觉得恍如隔世。广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，无不吸引着游人前往观摩、朝拜。
+                <w:br/>
+                ●【Plaza Uta el-Hammam广场】（游览不少于15分钟）,踏在并不规则的鹅卵石路面上，广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，无不吸引着游人前往观摩、朝拜。
+                <w:br/>
+                ●【非洲之洞】入内（游览不少于30分钟）,当地人称之为“大力神洞”或“非洲洞”。它的奇迹之处在于是千百年来海浪冲击岩石自然形成的。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中餐六菜一汤     晚餐：鸡肉蘑菇三道式   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：塔吉锅     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹吉尔-(轮渡)-塔里法-(大巴约130公里)-龙达-(大巴约130公里)-塞维利亚
                 <w:br/>
                 ●【龙达】,这里是伟大的斗牛艺术的发源地，同时龙达还以将城市分成两断的地势险要的天然大峡谷而闻名遐迩。漫步龙达的大街小巷，亲身感觉当地人们悠闲自在与世无争的生活。参观著名的龙达天然断崖，踱步于连接新老城区的石桥，下方是万丈深渊，远处是无限美丽的风景。
                 <w:br/>
                 ●【龙达新桥】（游览不少于30分钟）,龙达新桥是龙达小镇的标志性建筑，桥的一端连接着龙达老城，伫立在万丈悬崖之上，给人一种惊心动魄的壮美之感。新桥由石板铺砌而成，这些石块因为经历过岁月的洗礼，所以变得像一块块黑玛瑙一样黝黑发亮。站在桥上环顾四周，视野能及的都是绵延的美丽龙达山脉。
                 <w:br/>
                 ●【塞维利亚】,塞维利亚是西班牙两大国粹弗朗门戈和斗牛的发源地，是一座历经西班牙荣辱的历史名城，也是世界文学名著《卡门》、《唐璜》等故事发生的地方。
                 <w:br/>
                 ●【塞维利亚西班牙广场】（游览不少于30分钟）,1492年，航海家哥伦布，就是从这里出发前往探险，今天我们的参观就好像回顾历史，亦如徜徉在文学与历史古迹的熏陶之中。这里也是1929年西班牙承办万国博览会的主场地，两旁有着古典的喷泉回廊。
                 <w:br/>
                 ●【玛丽亚路易莎公园】（游览不少于15分钟）,是塞维利亚最大的公园，占地40多万平方米，它的前身是一座浪漫派风格的花园，由路易莎德奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。
                 <w:br/>
-                ●【塞维利亚大教堂】外观（游览不少于15分钟）,世界文化遗产，世界三大教堂之一，伊比利亚半岛规模居首位的大教堂。这里也是哥伦布的灵柩所在之地。
+                ●【塞维利亚大教堂】外观（游览不
+                <w:br/>
+                少于15分钟）,世界文化遗产，世界三大教堂之一，伊比利亚半岛规模居首位的大教堂。这里也是哥伦布的灵柩所在之地。
                 <w:br/>
                 ●【黄金塔】外观（游览不少于15分钟）,是西班牙辉煌航海史的见证，曾作为军事瞭望塔，并储存西班牙珍宝船队从美洲带回的贵金属。
                 <w:br/>
-                ●【佛朗明戈表演】入内（游览不少于45分钟）,佛朗明戈舞是融歌唱、舞蹈、器乐于一体的西班牙艺术瑰宝，感受忧郁哀伤、狂热奔放合二为一的音乐风格与独特的舞蹈形式构筑成的强大魅力。
+                ●【佛朗明戈表演】入内（游览不少于45分钟）,佛朗明戈舞是融歌唱、舞蹈、器乐于一体的西班牙艺术瑰宝，感受忧郁哀伤、狂热奔放合二为一的音乐风格与独特的舞蹈形式构筑成的强大魅力，含晚宴。
                 <w:br/>
                 交通：轮渡 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：牛尾餐     晚餐：中式团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：牛尾餐     晚餐：佛朗明哥晚宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1313,51 +1315,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1479,51 +1481,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1561,51 +1563,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1643,95 +1645,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-(飞机)-深圳
                 <w:br/>
-                参考航班:
-[...3 lines deleted...]
-                参考航班：ZH9066  BCNSZX  1130 /0700+1
+                参考航班：
+                <w:br/>
+                ZH866  巴塞罗那安普拉特国际机场（BCN）  - 深圳宝安国际机场 T3  12:20/07:10+1 
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1875,59 +1875,59 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	住宿：全程欧洲豪华或同等级酒店，升级两晚超豪华：以两人一房为标准、酒店欧陆式早餐
-[...1 lines deleted...]
-                2.	用餐：行程注明所含的12个早餐 24个正餐（含4个特色餐：西班牙海鲜饭，品尝葡式蛋挞，特色牛尾餐、葡萄牙鳕鱼餐、摩洛哥塔吉锅 ），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                1.	住宿：全程欧洲豪华级或同等级酒店，摩洛哥升级两晚超豪华连住：以两人一房为标准、酒店欧陆式早餐
+                <w:br/>
+                2.	用餐：行程注明所含的12个早餐 24个正餐（含8个特色餐：西班牙海鲜饭，品尝葡式蛋挞，特色牛尾餐、葡萄牙鳕鱼餐、摩洛哥塔吉锅、鸡肉蘑菇三道式、酒店晚餐、海鲜饭 ），以中式八菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：阿尔罕布拉宫含人工官导、圣家族大教堂含人工官导、奎尔公园含人工官导、马德里皇宫含人工官导、佛朗明哥表演、托莱多人工官导、龙达人工官导、马德里至巴塞罗那高速列车二等座、塔里法往返丹吉尔渡轮、非洲之洞；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                5.	门票：行程中所含的首道门票：阿尔罕布拉宫含人工官导、圣家族大教堂含人工官导、奎尔公园含人工官导、马德里皇宫含人工官导、佛朗明哥表演含晚宴、托莱多人工官导、龙达人工官导、马德里至巴塞罗那高速列车二等座、塔里法往返丹吉尔渡轮、非洲之洞；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险；
                 <w:br/>
                 7.行程所需ADS团队签证；
                 <w:br/>
                 8.全程司导服务费；
                 <w:br/>
                 9.全程WIFI，2人一台。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1941,53 +1941,53 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
-                2.	因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
-[...1 lines deleted...]
-                3.	单房差：酒店单人房附加费 （4500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                2.	因境外目的地有小费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上小费EUR 1/人。
+                <w:br/>
+                3.	单房差：酒店单人房附加费 （4-5星5000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -2385,51 +2385,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>