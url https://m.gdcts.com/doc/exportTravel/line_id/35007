--- v0 (2026-04-02)
+++ v1 (2026-04-26)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【浪漫巴厘岛.精品小团】巴厘岛纯玩5天4晚|广州直飞|乌鲁瓦图情人崖|乌布皇宫+传统市集|网红瀑布+秋千|蓝梦岛|恶魔的眼泪|贝妮达岛浮潜+独木舟|海滩BBQ|金巴兰沙滩日落美景|6人起精品团行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【浪漫巴厘岛.精品小团】巴厘岛纯玩5天4晚|乌鲁瓦图情人崖|乌布皇宫+传统市集|网红瀑布+秋千|蓝梦岛|恶魔的眼泪|贝妮达岛浮潜+独木舟|海滩BBQ|金巴兰沙滩日落美景|广州直飞行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1021,106 +1021,307 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州往返巴厘岛国际经济舱机票（免费托运行李20KG+手提7KG）、机场税及燃油附加费；
                 <w:br/>
                 2、住宿：4晚酒店住宿(两人一房)，当地酒店无三人间也不能加床；
                 <w:br/>
                 3、景点：行程表内所列的景点大门票（不含园中园）；
                 <w:br/>
                 4、巴士：行程内旅游观光巴士（保证每人一正座）；
                 <w:br/>
-                5、餐食：含5正4早餐（正餐为行程所列，不含酒水。如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿。所有餐食如自动放弃，款项恕不退还）
+                5、餐食：含5正4早餐（正餐为行程所列，不含酒水。如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿。所有餐食如自动放弃，款项恕不退还）；
+                <w:br/>
+                6、导游：导游服务费，当地中文语言工作人员基本服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、酒店住宿为2人1房，如单人入住一间房需补房差980元/人；
-[...1 lines deleted...]
-                2、巴厘岛落地签+印尼旅游税及小费780元/人。
+                1、巴厘岛落地签+印尼旅游税350元/人。
+                <w:br/>
+                2、酒店住宿为2人1房，如单人入住一间房需补房差；
                 <w:br/>
                 3、签证费用，以及办理护照工本费及行程以外的一切个人消费；
                 <w:br/>
                 4、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用，托运超重行李费自理；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">如需丰富个性化行程，可自费参观以下项目：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、套餐A：夜袭火山看火山日出（四轮驱动Jeep车＋火山简餐＋网红咖啡馆Ｍontanacafe（火山咖啡一杯）+Toya温泉会所＋景观餐厅印式自助餐），约145美金/人，约时长8小时。
+                <w:br/>
+                2、套餐B：北部罗威那赏海豚（来回车辆-螃蟹船赏海豚＋浮潜-午餐-Handara天空之们-百度库湖边自助餐），约145美金/人，约时长8小时。
+                <w:br/>
+                3、套餐C：网红金塔马尼火山一日游（圣泉庙-火山景观餐厅自助午餐-Toya温泉水上乐园-火锅自助餐/海鲜餐），约140美金/人，约时长8小时。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1147,51 +1348,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。非凡假期为广东中旅品牌。此团有可能与其他旅行社招徕的旅游者联合出游。
+                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。非凡假期为广东中旅品牌，此团有可能与其他旅行社招徕的旅游者联合出游。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、中国大陆护照以外的游客加收 500 元/人,。所有团队机票，因个人征信问题不能乘坐飞机或出票后因个人问题不能出游，机票款不退（票款与税费不作分离）。（注：机票为实名制，不可换人不可改签不可改名字不可退票）
                 <w:br/>
                 5、全程酒店住宿均安排双人房，无自然单间，如参团时有单男单女以加床或拼房为主，如果要住单间，请提前告知，并在团款里另支付单房差。
                 <w:br/>
                 6、客人必须全程随团队旅游（自由活动除外），确需离团自行活动者，应到当团领队处办理手续，并缴纳500元/人/天离团费；
                 <w:br/>
                 7、如因游客自身原因或因提供材料存在问题不能及时办理护照或签证、及被有关机关拒发签证或不准出入境的，或者因其他自身原因未能正常出行或影响行程的，相关责任和费用由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1442,51 +1643,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1630,50 +1831,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>