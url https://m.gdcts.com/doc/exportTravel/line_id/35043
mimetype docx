--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZC-YXBND6D4</w:t>
+              <w:t xml:space="preserve">ZC-YXBND6D43299</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -402,53 +402,53 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【回归旅游】：纯玩0购物，度假新体验
                 <w:br/>
                 【优质航空】：臻选南方航空广州直飞巴厘岛，可配全国联运
                 <w:br/>
                 【打卡网红】：网红乌布皇宫 - 市集 + ALAS网红鸟巢 - 网红吊桥
                 <w:br/>
                 【休闲惬意】：远观巴图尔火山+观景台自助餐
                 <w:br/>
                 【人气出海】：贝尼达岛（精灵坠崖-天仙裂痕-天神浴池+无限次浮潜+独木舟体验）
                 <w:br/>
-                【轻奢酒店】：4晚精品泳池酒店
-[...1 lines deleted...]
-                【舌尖美食】：180度海景尊贵印尼沙嗲餐、金巴兰日落美景海鲜BBQ四人套餐、火山观景台自助餐，美食享不停。。。
+                【轻奢酒店】：4晚4钻酒店
+                <w:br/>
+                【舌尖美食】：180度海景尊贵印尼沙嗲餐、金巴兰日落美景海鲜BBQ餐、火山观景台自助餐，美食享不停。。。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -612,51 +612,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -702,51 +702,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：火山观景台自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -760,97 +760,85 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贝尼达岛(精灵坠崖-天仙裂痕-天神浴池+浮潜+独木舟畅玩)  - 金巴兰海滩
                 <w:br/>
                 早餐后，我们前往码头搭乘快艇（约25分钟），前往巴厘岛最美，最纯净的离岛--【贝尼达岛】。
                 <w:br/>
                 【贝尼达岛西线环岛出海一日游】让我们前往巴厘岛最美最纯净的贝尼达岛，滑行于湛蓝色的海面上，窗外不断快速掠过的景物，带走您一切烦心俗事，体验一下不同的巴厘岛风情，从地图上看，贝尼达岛比蓝梦岛大10倍，但这里却是一个未开发无污染的原始海岛！岛上种满了椰子树，海水清澈无比，水下的海苔和珊瑚群清晰可见。那些绝美而不为人所知的景点，值得你特意前往！
                 <w:br/>
                 【海上浮潜】海水清澈无比，水下的海苔和珊瑚群清晰可见，贝尼达岛海边水下的海洋生物非常丰富，海底的美景一定让你惊叹不已哦！
                 <w:br/>
                 【海边独木舟】在海岸边可自由坐上独木舟在清澈的海面上泛舟寻乐
                 <w:br/>
                 【精灵坠崖沙滩】天然形成的悬崖，因为特别的形状而惹人注意，山崖之下是绝美的无人沙滩，海水的蓝色渐变，美的无法用言语形容，也是苹果手机壁纸取景地。有一条小路可以下到沙滩，这里也是外国游名的打卡点哦。
                 <w:br/>
                 【天仙裂缝&amp;破碎沙滩】这里是贝尼达岛上的最经典最出名的地方，印尼名为“Pasih Uug”翻译成中文就是破碎海滩，每年在这里求婚的人很多哦!尽管路途较远，但到达后的美景会让一切变得值得。
                 <w:br/>
                 【天神浴池】贝尼达岛外围多是悬崖峭壁，低洼处会形成一难池水，就像是天然无边泳池!如果说蓝梦岛的“恶魔眼泪”是"疯狂的咆哮”，贝尼达的“天神浴池”就是“平静的安慰。
                 <w:br/>
                 （温馨提示：景色虽美，请贵宾们务必注意安全，海边风浪较大岩石也十分湿滑，千万不能靠得太近拍照和观看，以免发生意外）
                 <w:br/>
                 【金巴兰落日海滩】金巴兰海滩位于巴厘岛机场南部，海滩狭长，日落时金色的余晖洒满海面，显得格外温馨和浪漫，可以一边欣赏落日，一边品尝海鲜BBQ。虽然度假的游客众多，商业的开发也日益完善，但海滩很好地保留了原来的风貌，村民们特有的热情和朴实使得整个海滩极具亲和力。金巴兰海滩没有萨努海滩和努萨杜瓦海滩的广大，也没有库塔的繁华和喧嚣，但有人们所钟爱的幽静海滩和绝美的日落。
                 <w:br/>
-                温馨提示：
-[...10 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ四人套餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -891,51 +879,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1132,50 +1120,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州机场-巴厘岛往返经济舱机票（含税）。
                 <w:br/>
                 2、行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
                 3、全程含4早4正（50元/人餐标X2个，80元/人餐标X1个，1个出海简餐，不含酒水），如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 4、行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5、旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 6、境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
+                <w:br/>
+                7、当地导游服务费+落地签离境税+旅游税￥1000元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1183,51 +1173,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
                 <w:br/>
                 2、护照费，节假日旺季升幅。
                 <w:br/>
-                3、落地签证费用+巴厘岛旅游入境税+导游服务费。
+                3、燃油附加费升幅.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1528,53 +1518,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、2-12岁以下（不含12岁）不占床减200元/人，占床与成人同价，12岁或以上必须占床与成人同价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：600元/人。外籍人士(包括港澳台)+￥500元/人。
                 <w:br/>
-                4、不含：当地导游服务费+落地签离境税+旅游税￥1000元/人。
-[...1 lines deleted...]
-                5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
+                4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1660,51 +1648,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>