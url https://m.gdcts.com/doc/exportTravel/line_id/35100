--- v0 (2025-10-04)
+++ v1 (2026-04-17)
@@ -408,64 +408,72 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 线路特色
                 <w:br/>
                 ※【低海拔入藏】海拔从低到高，青藏铁路【有氧车厢】进入西藏，观赏青藏铁路精华段景色！
                 <w:br/>
                 ※【富氧之旅】先游林芝更适应，休闲领略江南林芝！
                 <w:br/>
                 <w:br/>
                 ★ 贴心服务
                 <w:br/>
                 ※【安全保障】专业导游，高原带团经验丰富，熟知西藏风土人情，为您献上洁白哈达，诚挚欢迎！
                 <w:br/>
                 ※【有氧伴旅】车上配备每人1小瓶独立包装高原保健氧气！拉萨夜间定时供氧酒店！
                 <w:br/>
                 <w:br/>
                 ★ 特别安排
                 <w:br/>
-                ※【养生美味】林芝石锅鸡、牦牛肉汤锅，巴河鱼，品味舌尖西藏！
-[...4 lines deleted...]
-                ★ 精心策划
+                ※【养生美味】巴河鱼、林芝石锅鸡，菌类火锅，牦牛肉汤锅，烤羊美食套餐，品味舌尖西藏！
+                <w:br/>
+                ※【原味心旅行】转经祈福，感受藏传佛教祈愿礼俗！
+                <w:br/>
+                ※【醇享藏风】特别安排藏装网红打卡，做一回地地道道藏族人，不负美景尽情欢！
+                <w:br/>
+                ※【特色赠游】布宫夜景，在布宫广场自行观赏灯火辉煌的布宫外景！
+                <w:br/>
+                <w:br/>
+                ★ 精彩体验
                 <w:br/>
                 ※ 领略西藏首个5A富氧生态自然旅游景区【巴松措】；
                 <w:br/>
-                ※ 世界最长、海拔最高的峡谷——【雅鲁藏布大峡谷入口段景区】，有机会观赏“云中仙鹤”南迦巴瓦峰；
+                ※ 世界最长、海拔最高的峡谷【雅鲁藏布大峡谷入口段景区】，有机会观赏“云中仙鹤”南迦巴瓦峰；
+                <w:br/>
+                ※ 漫步【卡定沟】，赏沟内山高崖陡，叠嶂起伏，苍松巨柏遍布山崖；
+                <w:br/>
+                ※ 醉赏西藏三大圣湖之一【羊卓雍措】，苍鹰视角俯瞰“高原蓝宝石”天光云影之美；
+                <w:br/>
+                ※ 游览西藏三大圣湖之一天湖【纳木措】，有机会观赏念青唐古拉山连绵雪峰；
                 <w:br/>
                 ※ 登上世界奇迹、世界屋脊明珠——【布达拉宫】，感受世界之巅的磅礴大气；
-                <w:br/>
-                ※ 观赏西藏三大圣湖之【羊卓雍措】，犹如高原蓝宝石，赏九曲十八弯的柔情；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -582,55 +590,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—青藏列车
-[...3 lines deleted...]
-                【特别备注】：列车硬卧（至少）提前15天预售：因青藏铁路特殊性只保证火车铺位，不保证同一车厢和连铺位,旅行社会根据火车车次及航班实际时间调整用餐及景点游览时间顺序，保证景点不减少，保证不减少用餐数量！青藏列车需要在西宁更换供氧车体或是在西宁换乘其他车次前往拉萨，具体车厢及铺位号会相应变化，敬请大家协助配合，报名前请各位游客知悉。
+                广州白云—青藏列车
+                <w:br/>
+                于指定时间自行前往广州白云站乘青藏旅游列车前往拉萨（约53小时20分，参考车次Z264，发车时间09：27分，以实际出票为准）。途经八大省份：广东-湖南-湖北-河南-陕西-甘肃-青海-西藏，沿途观赏祖国壮丽河山（全天餐自理）。
+                <w:br/>
+                【特别备注】: 
+                <w:br/>
+                1、列车硬卧（至少）提前15天预售：因青藏铁路特殊性只保证火车铺位，不保证同一车厢和连铺位, 旅行社会根据火车车次及航班实际时间调整用餐及景点游览时间顺序，保证景点不减少，保证不减少用餐数量！
+                <w:br/>
+                2、由于青藏铁路运输特殊性，青藏列车需要在西宁更换供氧车体或是在西宁换乘其他车次返前往拉萨，具体车厢及铺位号会相应变化，敬请大家协助配合，报名前请各位游客知悉。
                 <w:br/>
                 交通：火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,51 +795,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨岷山民族饭店/拉萨岷山银桥大酒店/拉萨吾思藏酒店/拉萨拉萨扎什颇章藏文化主题酒店/拉萨日喀则大酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（豪华定时供氧酒店）</w:t>
+              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨乔穆朗宗酒店/拉萨拉萨扎什颇章藏文化主题酒店/西藏鸿罡饭店/拉萨班博BANBHORE酒店/巴里岛国际酒店/拉萨吾思藏酒店/拉萨日喀则大酒店/拉萨吉米酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（4钻夜间定时供氧酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -864,217 +876,215 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">林芝豪生酒店/林芝宾馆/林芝柏栎荟舍酒店/林芝万清堂大酒店/林芝印象酒店/林芝东辰锦辉酒店/林芝天宇藏秘主题酒/林芝明珠酒店/不低于以上标准</w:t>
+              <w:t xml:space="preserve">林芝柏栎荟舍酒店/林芝万清堂大酒店/林芝印象酒店/林芝工布天街开元名庭酒店/林芝天宇藏秘主题酒/林芝豪生酒店/林芝宾馆/林芝明珠酒店/不低于以上标准（四钻酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                林芝--雅鲁藏布大峡谷-林芝（150KM,2H）
-[...1 lines deleted...]
-                早餐后，乘车参观【林芝拉啦桃花村】（游览约50分钟，具体花期和绽放程度需视当地天气而定），桃花从山坡绵延至村庄或青稞田；漫步其中，可见桃花怒放。乘车前往【雅鲁藏布大峡谷景区】，雅鲁藏布大峡谷是地球上最深的峡谷，换乘景区环保车前往入口段景区，观奔腾的雅鲁藏布江，有机会邂逅“云中仙鹤”南迦巴瓦峰，网红打卡世界级峡谷起点，多个观景台、不同视角，游览大峡谷壮美景色（游览时间约120分钟）。
+                林芝--雅鲁藏布大峡谷-林芝（150KM,2.5H）
+                <w:br/>
+                早餐后，乘车前往【雅鲁藏布大峡谷景区】，雅鲁藏布大峡谷是地球上最深的峡谷，换乘景区环保车前往入口段景区，观奔腾的雅鲁藏布江，有机会邂逅“云中仙鹤”南迦巴瓦峰，网红打卡世界级峡谷起点，多个观景台、不同视角，游览大峡谷壮美景色（游览时间约120分钟）。返回林芝，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：林芝嘎啦桃花村、雅鲁藏布大峡谷
+                景点：、雅鲁藏布大峡谷
                 <w:br/>
                 到达城市：林芝地区
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">林芝豪生酒店/林芝宾馆/林芝柏栎荟舍酒店/林芝万清堂大酒店/林芝印象酒店/林芝东辰锦辉酒店/林芝天宇藏秘主题酒/林芝明珠酒店/不低于以上标准</w:t>
+              <w:t xml:space="preserve">林芝柏栎荟舍酒店/林芝万清堂大酒店/林芝印象酒店/林芝工布天街开元名庭酒店/林芝天宇藏秘主题酒/林芝豪生酒店/林芝宾馆/林芝明珠酒店/不低于以上标准（四钻酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                林芝—拉林高速—卡定沟—拉萨
-[...1 lines deleted...]
-                林芝-卡定沟-拉林高速- 拉萨
+                林芝—拉林高速—卡定沟—拉萨（420KM,7H）
                 <w:br/>
                 早餐后， 前往参观【卡定沟】林芝天然氧吧，高耸山崖间天然形成佛像景观，被誉为“天佛秘境”。富氧漫步，奇峰异石古树参天，畅享纯净呼吸（游览时间约50分钟）。
                 <w:br/>
-                乘车经拉林高速，感受中国最美高速公路的魅力，返回拉萨，晚餐后入住酒店。（林芝至拉萨含景点参观公里数约420公里，车程约6小时）
+                乘车经拉林高速，感受中国最美高速公路的魅力，返回拉萨，晚餐后入住酒店。（林芝至拉萨含景点参观公里数约420公里，车程约7小时）
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【卡定沟】
+                景点：卡定沟
                 <w:br/>
                 到达城市：拉萨市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨岷山民族饭店/拉萨岷山银桥大酒店/拉萨吾思藏酒店/拉萨拉萨扎什颇章藏文化主题酒店/拉萨日喀则大酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（豪华定时供氧酒店）</w:t>
+              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨乔穆朗宗酒店/拉萨拉萨扎什颇章藏文化主题酒店/西藏鸿罡饭店/拉萨班博BANBHORE酒店/巴里岛国际酒店/拉萨吾思藏酒店/拉萨日喀则大酒店/拉萨吉米酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（4钻夜间定时供氧酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1111,51 +1121,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨岷山民族饭店/拉萨岷山银桥大酒店/拉萨吾思藏酒店/拉萨拉萨扎什颇章藏文化主题酒店/拉萨日喀则大酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（豪华定时供氧酒店）</w:t>
+              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨乔穆朗宗酒店/拉萨拉萨扎什颇章藏文化主题酒店/西藏鸿罡饭店/拉萨班博BANBHORE酒店/巴里岛国际酒店/拉萨吾思藏酒店/拉萨日喀则大酒店/拉萨吉米酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（4钻夜间定时供氧酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1192,136 +1202,138 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨岷山民族饭店/拉萨岷山银桥大酒店/拉萨吾思藏酒店/拉萨拉萨扎什颇章藏文化主题酒店/拉萨日喀则大酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（豪华定时供氧酒店）</w:t>
+              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨乔穆朗宗酒店/拉萨拉萨扎什颇章藏文化主题酒店/西藏鸿罡饭店/拉萨班博BANBHORE酒店/巴里岛国际酒店/拉萨吾思藏酒店/拉萨日喀则大酒店/拉萨吉米酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（4钻夜间定时供氧酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 拉萨—八廓街—布达拉宫—宗角禄康—拉萨
                 <w:br/>
                 早餐后，前往【八廓街】亦名“八角街”，是圣城殊胜的转经道，较完整地保存了拉萨古城的面貌和生活方式。客人可沿着【八廓转经之路】转经祈福。（自由活动约60分钟；逛街时切记保管好自己的随身贵重物品，以免丢失）。
                 <w:br/>
-                后前往游览布达拉宫，【布达拉宫】是西藏现存最大、最完整的宫堡式建筑群，被誉为“雪域明珠”，入选世界文化遗产。游览藏族艺术珍宝、朝圣传承千年的圣殿，感受心灵洗礼（5A级景区，宫殿内游览时间约60分钟）。
-[...1 lines deleted...]
-                前往【宗角禄康】亦名【龙王潭公园】，被称为“布宫后花园”，另一角度游览布宫景致。夏秋季古柳蟠生、碧波清澈，有机会观赏布宫迷人倒影，融入拉萨百姓幸福生活（游览时间约30分钟）。后返回酒店。
+                前往【布达拉宫】是西藏现存最大、最完整的宫堡式建筑群，被誉为“雪域明珠”，入选世界文化遗产。游览藏族艺术珍宝、朝圣传承千年的圣殿，感受心灵洗礼（5A级景区，宫殿内游览时间约60分钟）。
+                <w:br/>
+                前往【宗角禄康】亦名【龙王潭公园】，被称为“布宫后花园”，另一角度游览布宫景致。夏秋季古柳蟠生、碧波清澈，有机会欣赏布宫迷人倒影，融入拉萨百姓幸福生活（游览时间约30分钟）。【药王山观景台】是拍摄布宫经典角度所在地，相传也是文成公主思念家乡的朝拜台。亲身感受50元人民币取景角度，圣城网红打卡（游览时间约30分钟，免费景点，如临时关闭或时间不足等原因，则取消游览，旅行社不做赔偿。）
+                <w:br/>
+                【特别备注】：1、为保护布达拉宫古迹，政府采取对门票限时限量销售，定时、限时参观原则，逢周一闭馆，因此参观布达拉宫时间可能会影响到整体线路日程的先后调整，景点不会减少，提前告知。同一旅游团会安排分批、不同时间进场游览，为保证顺利游览，请游客自觉遵守秩序，听从安排，不便之处，敬请谅解。2、为缓解布宫旅游接待压力，最大限度维护国家文物，布宫参观路线将分为1、2号线，具体线路以布宫当日审批为准，我社严格遵守景区规定，如因不同线路产生门票差价，当地现退给客人，敬请配合。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【八廓街】、【布达拉宫】、【宗角禄康】
+                景点：八廓街、布达拉宫、宗角禄康
                 <w:br/>
                 到达城市：拉萨市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">拉萨岷山银桥大酒店或德朋酒店或西藏宾馆贵宾楼或拉萨吾思藏酒店或拉萨拉萨扎什颇章藏文化主题酒店或拉萨日喀则大酒店或拉萨岷山圣瑞斯酒店或西藏蔚徕酒店或同级（四钻夜间定时供氧酒店）</w:t>
+              <w:t xml:space="preserve">德朋大酒店(拉萨哲蚌寺店)/拉萨乔穆朗宗酒店/拉萨拉萨扎什颇章藏文化主题酒店/西藏鸿罡饭店/拉萨班博BANBHORE酒店/巴里岛国际酒店/拉萨吾思藏酒店/拉萨日喀则大酒店/拉萨吉米酒店/拉萨岷山圣瑞斯酒店/西藏蔚徕酒店/不低于以上标准（4钻夜间定时供氧酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1509,51 +1521,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、不含火车站接送，请客人自行前往广州火车站集合；如需提前一晚入住火车站附近宾馆，需要额外付费。
+                1、不含火车站接送，请客人自行前往火车站；如需提前一晚入住火车站附近宾馆，需要额外付费。
                 <w:br/>
                 2、不包含个人旅游意外保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 3、不含行李超重费用、行程外的自费节目及旅途中一切个人消费（如酒店洗衣、电话、收费电视、酒水等）
                 <w:br/>
                 4、 由于不可抗力或者旅行社、履行辅助人已尽合理注意义务仍无法避免的事件，而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）意外等。
                 <w:br/>
                 5、行程安排的赠送项目或免费景点，游客放弃，旅行社不退费用，不作任何其它补偿，敬请知悉！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1591,51 +1603,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品为广东散客线路拼团，在承诺服务内容和标准不变的前提下，会与其他不同进藏交通的客人在西藏段合并参观，共同游玩。如您确认报名，则视为接受旅行社拼团后统一安排行程。
                 <w:br/>
-                1、本产品供应商为：西藏环球旅行社有限公司，许可证号：L-XZ00056，联系电话（020-83371233）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托西藏环球旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由西藏环球旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、本产品供应商为：西藏环球旅行社有限公司，许可证号：L-XZ00056，联系电话（0891-6836716）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托西藏环球旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由西藏环球旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
                 <w:br/>
                 如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前5天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。 
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！ 
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。 
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。 
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。 
                 <w:br/>
                 9、西藏地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。 
                 <w:br/>
                 10、购物：西藏地区旅游发展逐渐成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。 
                 <w:br/>
                 11、行程服务项目特别约定及说明： 
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2095,51 +2107,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>