--- v6 (2026-08-05)
+++ v7 (2026-09-15)
@@ -2107,51 +2107,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>