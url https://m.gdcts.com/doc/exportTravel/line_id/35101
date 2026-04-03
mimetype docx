--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -1114,50 +1114,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州机场-巴厘岛往返经济舱机票（含税）。
                 <w:br/>
                 2、行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
                 3、全程含4早6正（餐标：3正*50元/人+2正*80元+1出海简餐，不含酒水），如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 4、行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5、旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 6、境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
+                <w:br/>
+                7、当地导游服务费+落地签离境税+旅游税￥1000元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1165,51 +1167,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
                 <w:br/>
                 2、护照费，节假日旺季升幅。
                 <w:br/>
-                3、落地签证费用+巴厘岛旅游入境税+导游服务费。
+                3、燃油附加费升幅.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1246,53 +1248,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、2-12岁以下（不含12岁）不占床减200元/人，占床与成人同价，12岁或以上必须占床与成人同价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：700元/人。外籍人士（包括港澳台）+￥500元/人。
                 <w:br/>
-                4、不含：当地导游服务费+落地签+旅游税￥1000元/人。
-[...1 lines deleted...]
-                5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
+                4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1378,51 +1378,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>