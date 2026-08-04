--- v1 (2026-04-03)
+++ v2 (2026-08-04)
@@ -769,51 +769,51 @@
                 早上约五点左右起床，乘车到海边换【乘特色螃蟹船到海豚聚集地观看美丽的成群嬉戏的海豚】，随着海豚的跳跃，感受海豚的呼吸，体会大自然天人合一的畅快。
                 <w:br/>
                 巴厘岛的北部，还有一处经常被遗忘的风景，他叫罗威纳，巴厘岛最低调宁静的海滩之一。罗威娜最大的特色就是伴着日出追海豚了，这一带海域生活着数百头海豚，每到黎明时分，成群结队的海豚就会出来觅食，在海面上形成壮观的“海豚军团”看海豚的最佳时间是日出后的一小时左右，船家会开着当地特色的“螃蟹船”，载你去海豚经常出没的海域，邂逅海上精灵。从若隐若现的几只开始，到成群结队的跃出海面，每一次都能引起海面上的阵阵惊呼最棒的还有壮阔绚丽的海上日出可看，黎明的晨光一点点染红犹如镜面的海域，灰蒙蒙的天空被朝霞缓缓点亮，没准正在你望向太阳时，恰好海豚出现在你的视野，它们在海上跳跃旋转，这一刻，你会觉得所有早起的辛苦都是值得的（PS：追海豚乘船时间较长，可提前服用晕车药；早晨海上气温较低，记得带件薄外套，但海豚是野生动物，若因天气气候原因无海豚出没，我社无法保证），但也别太失望哦！因为你已来过了海豚的故乡!
                 <w:br/>
                 远望【巴图尔火山】位于巴厘中部北边山区，这里是印尼少有的清凉地区，景区设有观景台，从观景台可以看到位于巴图尔（Batur）与亚邦山之间的巴都鲁湖，山顶终年烟雾迷漫，湖水波平如镜，可以在观景台餐厅拍对面整个火山及火山湖的景观，中午在京打马尼观景台餐厅享受着精美的午餐，眺望着前方的火山，美丽景色尽收眼底。
                 <w:br/>
                 【Alas Harum俱乐部】位于德格朗梯田核心范围内，占地60000平方米，是周杰伦的稻香MV和茱莉亚罗伯茨主演的《eat，pray，love》的取景地。是乌布非常受欢迎的梯田观景俱乐部。你能观赏到巴厘岛特有的椰林梯田景观，在带内置酒吧的露天多层游泳池游泳，并有现场DJ表演，很棒的Ins同款拍照点，网红秋千，网红鸟巢，网红吊桥，每一幅都能火爆朋友圈。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：火山观景台自助餐     晚餐：中式海鲜餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：火山观景台自助餐     晚餐：娘惹风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1116,50 +1116,52 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州机场-巴厘岛往返经济舱机票（含税）。
                 <w:br/>
                 2、行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
                 3、全程含4早6正（餐标：3正*50元/人+2正*80元+1出海简餐，不含酒水），如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 4、行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5、旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 6、境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
                 <w:br/>
                 7、当地导游服务费+落地签离境税+旅游税￥1000元/人。
+                <w:br/>
+                8、燃油附加费升幅200元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1169,50 +1171,1024 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
                 <w:br/>
                 2、护照费，节假日旺季升幅。
                 <w:br/>
                 3、燃油附加费升幅.
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">香蕉船 BANANA BOAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">甜甜圈 DONUT BOAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 25.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">水上摩托车 JETSKI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞鱼 Fly Fish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步 SEA WALKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">潜水 DIVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贝尼达西线环岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贝尼达东线环岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">精油1小时 AROMA THERAPHY 1 HOURS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 35.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">精油2小时 AROMA THERAPHY 2 HOURS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热石按摩2小时 STONE THERAPHY 2 HOURS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">露露SPA2小时 LULUR THERAPHY 2 HOUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1378,51 +2354,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1566,50 +2542,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>