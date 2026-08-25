--- v2 (2026-08-04)
+++ v3 (2026-08-25)
@@ -669,50 +669,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贝尼达岛西线（精灵坠崖+破碎沙滩+天神浴池+俱乐部浮潜+独木舟+岛上泳池畅游） - 罗威纳
                 <w:br/>
                 早餐后，我们前往码头搭乘快艇（约25分钟），前往巴厘岛最美最纯净的离岛--【贝尼达岛】。
                 <w:br/>
                 【网红贝尼达岛西线环岛出海一日游】让我们前往巴厘岛最美最纯净的贝尼达岛，滑行于湛蓝色的海面上，窗外不断快速掠过的景物，带走您一切烦心俗事，体验一下不同的巴厘岛风情，从地图上看，贝尼达岛比蓝梦岛大10倍，但这里却是一个未开发无污染的原始海岛！岛上种满了椰子树，海水清澈无比，水下的海苔和珊瑚群清晰可见。那些绝美而不为人所知的景点，值得你特意前往！
                 <w:br/>
                 【海上浮潜】海水清澈无比，水下的海苔和珊瑚群清晰可见，贝尼达岛海边水下的海洋生物非常丰富，海底的美景一定让你惊叹不已哦！
                 <w:br/>
                 【海边独木舟】在海岸边可自由坐上独木舟在清澈的海面上泛舟寻乐
                 <w:br/>
                 【精灵坠崖沙滩】天然形成的悬崖，因为特别的形状而惹人注意，山崖之下是绝美的无人沙滩，海水的蓝色渐变，美的无法用言语形容，也是苹果手机壁纸取景地。有一条小路可以下到沙滩，这里也是外国游名的打卡点哦。
                 <w:br/>
                 【天仙裂缝&amp;破碎沙滩】这里是贝尼达岛上的最经典最出名的地方，印尼名为“Pasih Uug”翻译成中文就是破碎海滩，每年在这里求婚的人很多哦!尽管路途较远，但到达后的美景会让一切变得值得。
                 <w:br/>
                 【天神浴池】贝尼达岛外围多是悬崖峭壁，低洼处会形成一难池水，就像是天然无边泳池!如果说蓝梦岛的“恶魔眼泪”是"疯狂的咆哮”，贝尼达的“天神浴池”就是“平静的安慰。
                 <w:br/>
                 （温馨提示：景色虽美，请贵宾们务必注意安全，海边风浪较大岩石也十分湿滑，千万不能靠得太近拍照和观看，以免发生意外）。
                 <w:br/>
                 返回巴厘岛后驱车前往罗威纳，然后入住罗威纳酒店。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、请各位贵宾带上毛巾、防晒霜、泳衣，轻便着装，多备一套衣服，以便水上活动之后可以更换；
+                <w:br/>
+                2、出海务必穿上救生衣，并注意人身安全，如有疾病或其它原因不适合出海的，请一定要告知领队，以妥善安排合理行程，不能勉强出海；电器产品使用过程易进水请小心使用；请保管好自己的贵重物品。
+                <w:br/>
+                3、出海过程，可能有珊瑚和贝壳划伤，客人务必注意自身安全；
+                <w:br/>
+                4、印尼政府公告: 从2019年7月1日起, 每位登上蓝梦岛和贝尼达岛的客人, 将会有当地管理人员跟客人收取”环境维护捐款费”, 25000印尼盾/人。根据佩妮达岛最新通知，自2026年8月12日起，前往精灵坠崖需支付 25,000印尼盾/人，破碎海滩25,000印尼盾/人，天神浴池25,000印尼盾/人敬请客人提前装备携带现金。
+                <w:br/>
+                5、请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：中式风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2354,51 +2367,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>