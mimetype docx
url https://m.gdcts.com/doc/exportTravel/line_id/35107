--- v2 (2026-03-07)
+++ v3 (2026-04-23)
@@ -343,50 +343,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
                 【澳门-济州】（参考航班：TW/02:15-06:20）
                 <w:br/>
                 【济州*澳门】（参考航班：TW/22:20-00:45+1）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -678,51 +680,51 @@
                 乘坐国际航班飞往韩国蜜月岛——济州岛。抵达后由当地导游接机，前往【海水汗蒸幕】（澡堂禁止拍摄）（游览时间约3小时）体验正宗韩式汗蒸，美容养颜，消除疲劳。前往【老衡超级光影艺术馆】（游览时间约45分钟）走进沉浸式艺术空间！把济州的海洋、火山这些本地元素，用超酷的现代科技艺术表现出来，济州味超浓，又未来感十足，真的又美又特别！
                 <w:br/>
                 前往【山茶花之丘】济州的冬，让山茶花成了最暖的诗。寒风吹不散枝头的艳，朱红、粉白的花瓣裹着晨雾，在枯木与冷风中傲然舒展。火山岩旁，一丛丛山茶顶着薄霜，嫩蕊凝着细碎的光，不与春芳争艳，只在凛冬里悄悄吐香。(注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。）
                 <w:br/>
                 后送往酒店休息。
                 <w:br/>
                 景点：海水汗蒸幕，老衡超级光影艺术馆，山茶花之丘
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：团队早餐     午餐：人参鸡汤+长寿面     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤+长寿面     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -756,51 +758,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 【济州】轮渡往返牛岛(自行游览牛头峰与塔、西滨白沙、东岸鲸窟等岛上景点)，涉地可支，城山日出峰
                 <w:br/>
                 早餐后，前往轮渡往返【牛岛】(含环岛巴士自行游览牛头峰与塔、西滨白沙、东岸鲸窟等岛上景点)（游览时间约2小时）。后前往【涉地可支】济州岛东部海岸的一端，电视剧《洛城生死恋》拍摄地。乘车前往城山日出峰途中，【城山日出峰】（游览时间约60分钟）世界自然遗产。后入住酒店。
                 <w:br/>
                 景点：轮渡往返牛岛(自行游览牛头峰与塔、西滨白沙、东岸鲸窟等岛上景点)，涉地可支，城山日出峰
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -843,51 +845,51 @@
                 <w:br/>
                 <w:br/>
                 【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 景点：汉拿山国立公园（御里牧），月汀里海水浴场（自由打卡彩虹椅、网红咖啡街：小狗咖啡厅），紫菜博物馆+韩服体验，国际免税店，东门市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -941,100 +943,100 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；
                 <w:br/>
                 2.去程澳门关闸到澳门机场旅游车
                 <w:br/>
                 3.住宿全程韩国五花特二酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4.行程表所列的团队餐费（不含酒水；早餐：根据情况安排酒店早或外用早、正餐餐标韩元10000/人）
                 <w:br/>
                 5.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                6.境外司陪人员杂费RMB100元/人/天；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.境外司陪人员杂费RMB100元/人/天；
-[...1 lines deleted...]
-                2.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
                 <w:br/>
                 3.单房差￥650元/人，不设自然单间；
                 <w:br/>
                 4.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
                 <w:br/>
                 5.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
                 <w:br/>
                 6.每日用车9小时（用车时段：07：00-21：00区间9小时），超时费另付￥200/小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1450,161 +1452,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">服务标准</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1745,51 +1636,65 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1992,51 +1897,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2209,79 +2114,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>