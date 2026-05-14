--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1504,88 +1504,88 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
                 参考酒店（韩国五花特二）：
                 <w:br/>
                 济州岛五花特二：欣欣酒店，厄姆斯德酒店，珍珠酒店，新新酒店或波里巴拉斯酒店或同级
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2. 游：
                 <w:br/>
                 A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。
                 <w:br/>
                 3.食：所搭乘航班无餐供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4. 住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 注：酒店星级评定标准与国内酒店星级评定标准略有差别，行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5. 托运行李：每人一件免费托运行李，每件15公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：
                 <w:br/>
                 A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
                 <w:br/>
                 C.旅途中所有自费购物项目，均以自愿为原则，不涉及我公司利益。（因当地购物市场并不规范，货品真假不能保证，敬请留意！）
                 <w:br/>
                 7.不接受孕妇报名，如有隐瞒，产生意外，旅行社不承担责任。
-                <w:br/>
-[...1 lines deleted...]
-                本产品供应商为：珠海航空国际旅行社有限公司，许可证号：L-GD-CJ00071，联系电话（座机）。此团20人成团，为保证游客如期出发，我社将与其他旅行社共同委托珠海航空国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1897,51 +1897,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>