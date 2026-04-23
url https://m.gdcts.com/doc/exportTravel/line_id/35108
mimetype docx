--- v2 (2026-03-07)
+++ v3 (2026-04-23)
@@ -343,50 +343,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
                 【澳门-济州】（参考航班：TW/02:15-06:20）
                 <w:br/>
                 【济州-澳门】（参考航班：TW/22:20-00:45+1）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -676,51 +678,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 【澳门-济州】(参考航班:TW/02:15-06:20) 海水汗蒸幕,汉拿山国立公园（御里牧），老衡超级光影艺术馆，山茶花之丘
                 <w:br/>
                 乘坐国际航班飞往韩国蜜月岛——济州岛。抵达后由当地导游接机，前往【海水汗蒸幕】（澡堂禁止拍摄）（游览时间约3小时）体验正宗韩式汗蒸，美容养颜，消除疲劳。前往【汉拿山国立公园】（御里牧）（游览时间约45分钟），休闲步行在木栈道上赏两边的美景。前往【老衡超级光影艺术馆】（游览时间约45分钟）走进沉浸式艺术空间！把济州的海洋、火山这些本地元素，用超酷的现代科技艺术表现出来，济州味超浓，又未来感十足，真的又美又特别！前往【山茶花之丘】济州的冬，让山茶花成了最暖的诗。寒风吹不散枝头的艳，朱红、粉白的花瓣裹着晨雾，在枯木与冷风中傲然舒展。火山岩旁，一丛丛山茶顶着薄霜，嫩蕊凝着细碎的光，不与春芳争艳，只在凛冬里悄悄吐香。(注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。）后送往酒店休息。
                 <w:br/>
                 景点：海水汗蒸幕,汉拿山国立公园（御里牧），老衡超级光影艺术馆，山茶花之丘
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：团队早餐     午餐：人参鸡汤+长寿面     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤+长寿面     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -756,51 +758,51 @@
                 【济州】独立岩，休爱里自然公园，每日偶来市场
                 <w:br/>
                 早餐后，前往【独立岩】（游览约30分钟）由火山熔岩经海浪侵蚀而成，高 20 多米，因《大长今》在此取景及 “将军石”“望夫石” 等传说而闻名。前往【休爱里自然公园】（游览时间约60分钟）济四季有鲜花绽放与特色庆典，还有黑猪及其他小动物等，生动有趣。
                 <w:br/>
                 后前往【每日偶来市场】(自由活动约50分钟）与一般杂乱的市场不同，这个市场沿袭了偶来小路的别致特色，小众，艺术氛围浓厚。后入住酒店。
                 <w:br/>
                 景点：独立岩，休爱里自然公园，每日偶来市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式嫩豆腐汤锅+紫米饭     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式嫩豆腐汤锅+紫米饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -834,51 +836,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 【济州】轮渡往返牛岛(自行游览牛头峰与塔、西滨白沙、东岸鲸窟等岛上景点)，涉地可支，城山日出峰
                 <w:br/>
                 早餐后，前往轮渡往返【牛岛】(自行游览牛头峰与塔、西滨白沙、东岸鲸窟等岛上景点)（游览时间约2小时）。后前往【涉地可支】济州岛东部海岸的一端，电视剧《洛城生死恋》拍摄地。乘车前往城山日出峰途中，【城山日出峰】（游览时间约60分钟）世界自然遗产。后入住酒店。
                 <w:br/>
                 景点：轮渡往返牛岛(自行游览牛头峰与塔、西滨白沙、东岸鲸窟等岛上景点)，涉地可支，城山日出峰
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -921,51 +923,51 @@
                 <w:br/>
                 <w:br/>
                 【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 景点：月汀里海水浴场（自由打卡彩虹椅、网红咖啡街：小狗咖啡厅），紫菜博物馆+韩服体验，国际免税店，东门市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1019,106 +1021,106 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；
                 <w:br/>
                 2.去程澳门关闸到澳门机场旅游车；
                 <w:br/>
                 3.住宿全程韩国五花特二酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4.行程表所列的团队餐费（不含酒水；早餐：根据情况安排酒店早或外用早、正餐餐标韩元10000/人）
                 <w:br/>
                 5.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                6.境外司陪人员服务费RMB100元/人/天；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.境外司陪人员服务费RMB100元/人/天；
-[...7 lines deleted...]
-                5.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2.单房差￥950元/人，不设自然单间；
+                <w:br/>
+                3.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
                 <w:br/>
                 每日用车9小时（用车时段：07：00-21：00区间9小时），超时费另付￥200/小时；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1528,161 +1530,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">服务标准</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1819,51 +1710,65 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2066,51 +1971,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2283,79 +2188,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>