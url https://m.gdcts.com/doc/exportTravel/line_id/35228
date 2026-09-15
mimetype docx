--- v0 (2025-10-04)
+++ v1 (2026-09-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【川陕联游·秦川秋摄】四川阆中双飞6天丨光雾山红叶节丨巴中丨米仓山国际森林公园丨恩阳古镇丨天然画廊 黑熊沟丨大小兰沟丨汉中丨留坝老街丨剑门关丨阆中古城（航班下午对晚机）行程单</w:t>
+        <w:t xml:space="preserve">【川陕联游·王牌光雾山】四川阆中双飞6天丨光雾山红叶节丨巴中丨米仓山国际森林公园丨恩阳古镇丨天然画廊 丨黑熊沟丨大小兰沟丨汉中丨留坝老街丨剑门关丨阆中古城丨十八月潭丨南龛石窟丨汉服旅拍（航班早对中午机）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20250923QCQS</w:t>
+              <w:t xml:space="preserve">WZ-20260826WPGWS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,117 +345,121 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                广州-阆中CZ5781 16:35-19:00
-[...1 lines deleted...]
-                阆中-广州CZ5782 19:45-22:15
+                广州-阆中 CZ8691/08:40-11:05
+                <w:br/>
+                阆中-广州 CZ8692/ 11:55-14:20
                 <w:br/>
                 <w:br/>
                 （含往返大交通，实际航班时间以出团通知为准。）未含燃油税，报名现收！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【便利交通】正点航班时间，南航广州直飞目的地，缩短距离，充足时间游玩；
-[...13 lines deleted...]
-                ★【纯玩尊享】广东成团！真纯玩全程0购物店0景中店0车销0餐沟0套路；
+                ★【便利交通】广东自组，直飞目的地，不走回头路，缩短距离，充足时间游玩；
+                <w:br/>
+                ★【行程合理】科学设计行程，旅途张驰有度、 松紧相宜、拒绝走马观花式游览； 
+                <w:br/>
+                ★【优选行程】川陕二省联游，行千年蜀道，游秦岭彩林秘境，揽两省美景； 
+                <w:br/>
+                ★【特色美食】舌尖美食：剑门豆腐宴+紫柏盆盆鱼+光雾山炒鸡+阆苑蹄香；
+                <w:br/>
+                ★【精选景点】正值红叶节，3大红叶景区：光雾山.米仓山+陕西留坝+十八月潭；
+                <w:br/>
+                ★【古城之约】走进四大古城之一阆中古城；国内保存最完好三国古城—昭化古城；
+                <w:br/>
+                ★【人文景点】参观盛唐彩雕—南龛摩崖石窟；逛米仓古道第一镇—恩阳古镇；
+                <w:br/>
+                ★【住宿升级】入住网评4钻酒店，升级1晚5钻酒店，精心安排1晚南江景区酒店 ；
+                <w:br/>
+                ★【旅拍体验】阆中古城梦回千年，漫步古城街巷，沉浸式汉服专业旅拍；
+                <w:br/>
+                ★【纯玩尊享】真纯玩到底，全程0购物店0景中店0车销0餐沟0套路；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -572,496 +576,520 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--阆中（参考航班： ）--阆中市区
-[...1 lines deleted...]
-                广州乘机（飞行约2小时）前往阆中，乘车前往阆中古城，后入住酒店休息。
+                广州—阆中机场（参考航班： CZ8691/08:40-11:05 ）—剑门关 （150公里，2小时）—昭化古城—广元  （52公里，约1小时）
+                <w:br/>
+                广州乘机（飞行约2.5小时）前往阆中古城机场，抵达后乘车前往【剑门关】国家5A级旅游景区，全国重点文物保护单位，国家自然与文化双遗产；为中国最著名的天然关隘之一，享有“剑门天下险”、“天下第一关”、“蜀之门户”之美誉。游览【剑门关风景区--河谷徒步文化线路】（含优惠门票，游约2小时）欣赏姜维神像，攻城车、阴阳双剑，游关楼，石笋峰，观剑门雄姿，亲身体验“剑门天下险，一夫当关，万夫莫开”的“险，绝”（如需前往玻璃观景平台，索道、电瓶车费用自理） 。
+                <w:br/>
+                后乘车前往游览【昭化古城】四川省历史文化名镇。古城风貌依旧，历史文化底蕴丰厚。国家4A级景区、一座中国建制的活化石之城，古城至今已有2300多年历史，是中国古代最早推行郡县制管理的县治地之一，是名符其实的“巴蜀第一县”有"天下第一山水太极"自然奇观之美誉。
+                <w:br/>
+                结束后抵达广元，前往【武曌天街】以女皇故里唐风主题的街区，漫步街巷，沉浸式体验利州盛唐烟火，品地道小吃，后入住酒店。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
+                景点：【剑门关风景区--河谷徒步文化线路】、【昭化古城】
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">侯家大院/镇江楼/梧桐语  或不低于以上标准精品客栈</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：团队用餐 （特色餐剑门豆腐宴，如因航班问题可调整为：三国砂锅宴）     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">广元丽呈酒店/兰欧国际酒店/逸尚东方酒店  或不低于以上标准精品客栈</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店--阆中古城--剑阁    （阆-剑170公里约3小时）
-[...1 lines deleted...]
-                早餐后，游览中国四大古城之一【阆中古城】（不含小景点门票和电瓶车）它是我国保存最完整的古城，完全按照唐代天文风水理论的一座城市，被誉为风水古城，古城已有2300多年的历史，其民居融北方四合院和岭南庭院建筑于一体，展现的是古、雅、幽、精的韵味。古城内老街交错，古巷纵横，保留有唐宋时的建筑风格，乃中国建筑史上的一大奇观。赠送体验阆中【养生醋沐脚】，完毕后自由寻找川北美食：川北凉粉、两面锅盔、张飞牛肉、醋饮…。.完毕后乘车抵达剑阁，前往酒店办理入住后，沐浴剑门关温泉（含温泉票）。
+                广元—留坝老街—情人谷—狮子沟—醉美山村路—汉中. 星辰夜市  （225公里，约3.5小时）
+                <w:br/>
+                酒店用早餐，乘车前往【留坝景区】参观【留坝老街】（游览约40分钟）距今已有200余年历史,保留了原汁原味的秦巴山地风情和原有的空间格局,是留坝县城保存完整的历史文化街区和重要居住区；
+                <w:br/>
+                完毕后乘车前往【情人谷】（游览约1小时）景区中有500亩的高大落叶松林，当落叶松整齐的排列两侧，倒真成了一条由密林构成的“峡谷”峡谷中还有吊桥、木制栈道等设施，穿梭于密林之中，徒步慢行，欣赏秦岭南麓的独特风光，感受大山深处带来的静谧。后前往【狮子沟高山牧场】（停留约40分钟）这里三面环山，水槽丰富，诸葛亮曾选此放养军马，缥缈的白云、叠嶂的山峦、悠然自得的牛羊，入同名家笔下的油画，想和安然，与世无争；
+                <w:br/>
+                后前往【最美山村路—高江路】为秦岭间的观景大道；巍峨雄伟的高山、连绵起伏的高山草甸、原始森林、山谷飞瀑、小桥溪水、田园牧场，两旁的水杉、法国梧桐艳红似火；（高江路为世纪50年代的乡村公路，没有固定观景台和停车场，沿途司机只能选择1到2个点，路边停车拍照，请下车拍照小心过马路，注意过往车辆，不要在马路中间停留拍照）后前往【千年古银树，祈福平安健康】该树距今有4000年，树胸径为4.45米，树现有高度29米，身高1.8米的人，需要八九个人手拉手环绕着才能把古树的主干抱住，其根系面积约2000平方米；
+                <w:br/>
+                后返回汉中，前往汉中【星辰夜市街】这里是吃货的海洋，面皮、小炒，烧烤炸串、小龙虾......各种口味，应有尽有品种丰富得令人叫绝。完毕后返回酒店入住。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                温馨提示：留坝景点游览顺序可根据实际路况和当地情况调整游览的先后顺序，江高路是一条乡村小路，无固定停车场，观赏红叶期间只能路边临时根据路况和人流停靠，请下车拍照注意安全，不要随意跑动。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【阆中古城】
-[...1 lines deleted...]
-                自费项：【阆中古城】（不含小景点门票和电瓶车20元）；
+                景点：【留坝老街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">剑门关国际大酒店/天赐温泉酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">汉中四海逸家/凯里亚德/昌海酒店/维也纳国际/云居酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                剑阁--剑门关--昭化古城--汉中 （剑-汉230公里约4小时）
-[...3 lines deleted...]
-                后乘车抵达广元，游览【昭化古城】四川省历史文化名镇。古城风貌依旧，历史文化底蕴丰厚。国家4A级景区、一座中国建制的活化石之城，古城至今已有2300多年历史，是中国古代最早推行郡县制管理的县治地之一，是名符其实的“巴蜀第一县”有"天下第一山水太极"自然奇观之美誉。后前往汉中，入住酒店。
+                汉中—光雾山 （80公里，约1.5小时）—米仓山—南江 （60公里，约1.5小时）
+                <w:br/>
+                酒店出发，乘车前往光雾山镇，光雾山风景区不仅自然山水秀丽，而且也是一座底蕴深厚的文史宝库。光雾山景区有580平方公里，面积大，气势壮观，峰林俊美，山泉密布，素有“天下红叶第一山”的美誉；游览【米仓山国家森林公园】（含优惠门票，不含观光车60元）当地人被称为大坝景区，首先映入的【天然画廊】，犹如一幅幅油画，错落有致的树木枝干与黄叶相互呼应；沿途有许多景点，主要有铁炉坝生态观光园、巴山游击队纪念馆、贾郭山、天然画廊、牟阳故城、温带珍稀植物园、黑熊沟、香炉山、大小兰沟等景点；【黑熊沟】沟内错落着一涧乱石，河中间怪石嶙峋，浪花飞溅，河水清澈，瀑布成群，河的边上有一条步道，步道两边绿树成阴，小树郁郁葱葱，大树高耸参天，老藤粗壮缠绕，漫步其间，清凉爽爽，心旷神怡，后前往【大小兰沟】整条沟飘落着许多红叶，溪水不大，蜿蜒曲折， 在时间允许下可自行索道前往【香炉山】（不含往返缆车150元，自愿选择）海拔2300米，红叶挂满枝头，彩林景观让人心旷神怡，山峰险峻突兀，高耸层叠，众山环抱，浑然一体，山峰之间时有云雾缭绕，远望酷似一座巨型香炉，故名香炉山。游览完毕后，乘车前往南江县，入住酒店。 
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1：光雾山景区观光车为循环班车，人满即走，红叶节期间会出现等车、排队、以及团队上到不同观光车现象请知悉；
+                <w:br/>
+                2：光雾山景区面积大，景点比较分散，观光车上下地方不在同一个地方，请结伴同行，记住导游集合时间和集合地点；
+                <w:br/>
+                3：为更加充分游览光雾山，此天不安排中餐，请自备干粮或前往大坝小吃街用餐；
+                <w:br/>
+                4：光雾山红叶最佳观赏时间为10月中旬-11月中旬，树叶变红、与当年的天气、日照、温度有着密切关系，红叶观赏以当季天气而定，敬请理解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【剑门关风景区--河谷徒步文化线路】
+                景点：【米仓山国家森林公园】
+                <w:br/>
+                自费项：【米仓山国家森林公园】观光车60元、【香炉山】往返缆车150元，
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">汉中四海逸家/凯里亚德/橙季酒店/艾斯酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团队用餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">南江世纪朝阳酒店/南江大酒店/天悦玺尔顿/温泉旅游酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                汉中-狮子沟--情人谷--留坝老街--最美山村路--汉中（汉-留76公里约1.5小时）
-[...1 lines deleted...]
-                酒店用早餐，乘车前往【留坝】参观【狮子沟高山牧场】（停留约40分钟）这里三面环山，水槽丰富，诸葛亮曾选此放养军马，缥缈的白云、叠嶂的山峦、悠然自得的牛羊，入同名家笔下的油画，想和安然，与世无争，完毕后乘车前往【情人谷】（游览约1小时）景区中有500亩的高大落叶松林，当落叶松整齐的排列两侧，倒真成了一条由密林构成的“峡谷”峡谷中还有吊桥、木制栈道等设施，穿梭于密林之中，徒步慢行，欣赏秦岭南麓的独特风光，感受大山深处带来的静谧。后前往【留坝老街】（游览约40分钟）距今已有200余年历史,保留了原汁原味的秦巴山地风情和原有的空间格局,是留坝县城保存完整的历史文化街区和重要居住区。后前往【最美山村路—高江路】为秦岭间的观景大道；巍峨雄伟的高山、连绵起伏的高山草甸、原始森林、山谷飞瀑、小桥溪水、田园牧场，两旁的水杉、法国梧桐艳红似火；（高江路为世纪50年代的乡村公路，没有固定观景台和停车场，沿途司机只能选择1到2个点，路边停车拍照，请下车拍照小心过马路，注意过往车辆，不要在马路中间停留拍照）。后前往【千年古银树，祈福平安健康】该树距今有4000年，树胸径为4.45米，树现有高度29米，身高1.8米的人，需要八九个人手拉手环绕着才能把古树的主干抱住，其根系面积约2000平方米；后返回汉中，前往汉中【小吃夜市街】这里是吃货的海洋，面皮、小炒，烧烤炸串、小龙虾......各种口味，应有尽有品种丰富得令人叫绝。完毕后返回酒店入住。
+                南江—十八月潭 （40公里，约1小时）—南龛石窟—巴中 （60公里，约1小时）
+                <w:br/>
+                酒店出发，乘车前往【十八月潭】（含优惠门票，不含景区中转车20元/人） 其间森林茂密、瀑潭众多，密布着18个恍若神造仙成的瀑潭，潭形似月桂，以花岗石为底，古木镶边，瀑潭相连，一步一景，令人心旷神怡；从峡谷口溯流而上，十八个水潭依次为仙女潭、玉兔潭、星月潭、桂花潭、千翠潭、婚纱瀑布潭、四方潭、回龙潭、赵公潭、五彩潭、宝石潭、月牙潭、情侣潭、云梯潭、长寿潭、吉云潭、神童潭、金龟潭，又被称为“川东北的九寨沟”。 一入秋天，层林尽染，万山红遍，素有“月潭赛九寨，红叶天下绝”的美誉。
+                <w:br/>
+                完毕后游览【南龛石窟】（含优惠门票、讲解；电瓶车10元/人自理）石窟始于梁魏，续镌于隋代，盛镌于唐代，是四川省巴中市境内规模最大、保存最为完好的石窟；以大佛洞石窟造像最为密集。现存龛窟176个，造像2438尊。南龛造像以供养窟为主，佛教故事窟极少，其中有释迦牟尼佛、药师佛、毗卢舍那佛、阿弥陀佛、双首佛、双身佛、鬼子母菩萨、如来佛等；菩萨造像以观音菩萨为最多；完毕后乘车前往巴中市区入住酒店。  
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                温馨提示：1：如遇逢周一南龛石窟闭馆，不能正常游览，则改为游览阆中白塔公园，可观阆中古城全景以及嘉陵江大拐弯全景，无费用退出，请知悉。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【情人谷】、【留坝老街】
+                景点：【十八月潭】、【南龛石窟】
+                <w:br/>
+                自费项：【十八月潭】景区中转车20元/人、【南龛石窟】电瓶车10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汉中四海逸家/凯里亚德维也纳/加雅酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">巴中江北宾馆/智选假日/巴中图腾丽景酒店/维也纳酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                汉中--光雾山.米仓山（80公里约1.5小时）--巴中（120公里约2小时）
-[...6 lines deleted...]
-                1：光雾山景区观光车为循环班车，人满即走，红叶节期间会出现等车、排队、以及团队上到不同观光车现象请知悉；2：光雾山景区面积大，景点比较分散，观光车上下地方不在同一个地方，请结伴同行，记住导游集合时间和集合地点；3：为更加充分游览光雾山，此天不安排中餐，请自备干粮或前往大坝小吃街用餐；4：光雾山红叶最佳观赏时间为10月中旬-11月中旬，树叶变红、与当年的天气、日照、温度有着密切关系，红叶观赏以当季天气而定，敬请理解！
+                巴中—恩阳古镇—阆中古城（汉服旅拍）—阆中  （140公里，约2小时）
+                <w:br/>
+                早餐后，乘车前往恩阳游览【恩阳古镇】（游览约1小时）是当时川东北重要的水码头和物资集散中心，素有“小上海”和“早晚恩阳河”美称。镇内存有28条古街，数百座明清古建筑，117处革命旧址和87幅红军石刻标语。在这山秀水美、人杰地灵，历史悠久、文化厚重土地上，建造了独具特色的街市民居，沉淀了灿烂丰硕的地域文化。
+                <w:br/>
+                完毕后乘车前往阆中，游览前往中国四大古城之一【阆中古城】（游览约3小时，免大门票，不含景区内小景点门票自愿自理），【赠送体验汉服秀旅拍】它是我国保存最完整的古城，完全按照唐代天文风水理论的一座城市，被誉为风水古城，古城已有２３００多年的历史，其民居融北方四合院和岭南庭院建筑于一体，，展现的是古、雅、幽、精的韵味。古城内老街交错，古巷纵横，有９０多条，其中的２０多条街巷乃保留有唐宋时的建筑风格，乃中国建筑史上的一大奇观，完毕后，返回酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【米仓山国家森林公园】
-[...1 lines deleted...]
-                自费项：【米仓山国家森林公园】不含观光车60元、【香炉山】不含往返缆车150元
+                景点：【恩阳古镇】、【阆中古城】
+                <w:br/>
+                自费项：【阆中古城】不含景区内小景点门票
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团队用餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">巴中图腾丽景酒店/维也纳酒店/恒丰酒店/江北宾馆/智选酒店/月光之星  或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阆中明宇豪雅大酒店/明宇尚雅酒店/嘉舟丽港  或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴中--恩阳古镇--广州（参考航班：）
-[...2 lines deleted...]
-                <w:br/>
+                阆中古城机场—广州（参考航班： CZ8692/ 11:55-14:20）
+                <w:br/>
+                早餐后，阆中酒店出发，乘车前往阆中古城机场乘机（飞行2.5小时）抵达广州，结束行程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1. 赠送游览景点如因航班以及动车车次原因无法游览，无费用退减。
-[...4 lines deleted...]
-                （以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解）
+                1、此团是综合打包价，所有项目不用不退费，敬请谅解；
+                <w:br/>
+                2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【恩阳古镇】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1110,59 +1138,61 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至阆中，双程特惠经济舱机票（未含航空保险）、未含机场建设税。
                 <w:br/>
                 2、用车：当地空调旅游车根据实际人数调整，保证每人一正座）。
                 <w:br/>
-                3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
-[...1 lines deleted...]
-                4、门票：含景点第一道大门票，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。（未含：必须乘坐: 光雾山米仓山观光车60元）、（自愿乘坐：香炉山往返缆车150元、剑门关1、2号索道和电瓶车约50-120元、阆中古城电瓶车20元；非必须自愿选择）；
+                3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。（出发机场安排工作人员协助办理登机手续）。
+                <w:br/>
+                4、门票：含所列景点剑门关、米仓山优惠门票;，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。（未含：7.①不含景交：：米仓山观光车60元、十八月潭中转车20元（必须乘坐）；
+                <w:br/>
+                ②不含景交：光雾山米仓山-香炉山往返缆车150元（自愿）、剑门关1、2号索道和电瓶车约50-120元（自愿）、南龛石窟电瓶车10元（自愿））；
                 <w:br/>
                 5、小童（2-12未满周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
-                7、用餐：30-40元/正（3个特色餐：小火锅、豆腐宴、褒河鱼鲜），7正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
+                7、用餐：40元/正（4个特色餐：豆腐宴/砂锅宴、盆盆鱼、光雾山炒鸡、阆苑蹄香），5正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1178,51 +1208,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：:光雾山米仓山观光车60元（必须乘坐）、自愿乘坐：香炉山往返缆车150元、剑门关1、2号索道和电瓶车约50-120元、阆中古城电瓶车20元。
+                6、不含：7.①不含景交：：米仓山观光车60元、十八月潭中转车20元（必须乘坐）；
+                <w:br/>
+                ②不含景交：光雾山米仓山-香炉山往返缆车150元（自愿）、剑门关1、2号索道和电瓶车约50-120元（自愿）、南龛石窟电瓶车10元（自愿）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1321,173 +1353,173 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">米仓山观光车60元/人 （必须乘坐）</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米仓山观光车60元、十八月潭中转车20元；（需要乘坐）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 60.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自愿选择：光雾山米仓山-香炉山往返缆车150元/人、剑门关1、2号索道和电瓶车约50-120元/人、阆古城电瓶车20元/人</w:t>
+              <w:t xml:space="preserve">光雾山米仓山-香炉山往返缆车150元（自愿）、剑门关1、2号索道和电瓶车约50-120元（自愿）、南龛石窟电瓶车10元； （自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 290.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1516,51 +1548,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如人数不足10人时，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -1824,51 +1856,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>