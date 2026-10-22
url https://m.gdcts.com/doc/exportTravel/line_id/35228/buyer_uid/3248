--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260826WPGWS6</w:t>
+              <w:t xml:space="preserve">WZ-20260929WPGWS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,53 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                广州-阆中 CZ8691/08:40-11:05
-[...1 lines deleted...]
-                阆中-广州 CZ8692/ 11:55-14:20
+                广州-阆中 CZ8691/07:55-10:20
+                <w:br/>
+                阆中-广州 CZ8692/ 11:15-13:35
                 <w:br/>
                 <w:br/>
                 （含往返大交通，实际航班时间以出团通知为准。）未含燃油税，报名现收！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -576,51 +576,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—阆中机场（参考航班： CZ8691/08:40-11:05 ）—剑门关 （150公里，2小时）—昭化古城—广元  （52公里，约1小时）
+                广州—阆中机场（参考航班： CZ8691/07:55-10:20 ）—剑门关 （150公里，2小时）—昭化古城—广元  （52公里，约1小时）
                 <w:br/>
                 广州乘机（飞行约2.5小时）前往阆中古城机场，抵达后乘车前往【剑门关】国家5A级旅游景区，全国重点文物保护单位，国家自然与文化双遗产；为中国最著名的天然关隘之一，享有“剑门天下险”、“天下第一关”、“蜀之门户”之美誉。游览【剑门关风景区--河谷徒步文化线路】（含优惠门票，游约2小时）欣赏姜维神像，攻城车、阴阳双剑，游关楼，石笋峰，观剑门雄姿，亲身体验“剑门天下险，一夫当关，万夫莫开”的“险，绝”（如需前往玻璃观景平台，索道、电瓶车费用自理） 。
                 <w:br/>
                 后乘车前往游览【昭化古城】四川省历史文化名镇。古城风貌依旧，历史文化底蕴丰厚。国家4A级景区、一座中国建制的活化石之城，古城至今已有2300多年历史，是中国古代最早推行郡县制管理的县治地之一，是名符其实的“巴蜀第一县”有"天下第一山水太极"自然奇观之美誉。
                 <w:br/>
                 结束后抵达广元，前往【武曌天街】以女皇故里唐风主题的街区，漫步街巷，沉浸式体验利州盛唐烟火，品地道小吃，后入住酒店。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
                 景点：【剑门关风景区--河谷徒步文化线路】、【昭化古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1015,51 +1015,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阆中古城机场—广州（参考航班： CZ8692/ 11:55-14:20）
+                阆中古城机场—广州（参考航班： CZ8692/ 11:15-13:35）
                 <w:br/>
                 早餐后，阆中酒店出发，乘车前往阆中古城机场乘机（飞行2.5小时）抵达广州，结束行程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是综合打包价，所有项目不用不退费，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1140,51 +1140,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至阆中，双程特惠经济舱机票（未含航空保险）、未含机场建设税。
                 <w:br/>
                 2、用车：当地空调旅游车根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。（出发机场安排工作人员协助办理登机手续）。
                 <w:br/>
-                4、门票：含所列景点剑门关、米仓山优惠门票;，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。（未含：7.①不含景交：：米仓山观光车60元、十八月潭中转车20元（必须乘坐）；
+                4、门票：含所列景点剑门关、米仓山优惠门票;，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。（①不含景交：：米仓山观光车60元、十八月潭中转车20元（需要乘坐）；
                 <w:br/>
                 ②不含景交：光雾山米仓山-香炉山往返缆车150元（自愿）、剑门关1、2号索道和电瓶车约50-120元（自愿）、南龛石窟电瓶车10元（自愿））；
                 <w:br/>
                 5、小童（2-12未满周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：40元/正（4个特色餐：豆腐宴/砂锅宴、盆盆鱼、光雾山炒鸡、阆苑蹄香），5正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1208,51 +1208,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：7.①不含景交：：米仓山观光车60元、十八月潭中转车20元（必须乘坐）；
+                6、不含：①不含景交：米仓山观光车60元、十八月潭中转车20元（需要乘坐）；
                 <w:br/>
                 ②不含景交：光雾山米仓山-香炉山往返缆车150元（自愿）、剑门关1、2号索道和电瓶车约50-120元（自愿）、南龛石窟电瓶车10元（自愿）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1856,51 +1856,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>