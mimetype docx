--- v2 (2026-02-12)
+++ v3 (2026-06-18)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【年味•风起洛阳】河南双飞5天丨万岁山大宋武侠城丨老君山丨少林寺丨龙门石窟丨清明上河园丨九州池新春灯会丨三门峡丨（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【精品•风起洛阳】河南双飞5天丨万岁山大宋武侠城（打铁花）丨小宋城丨老君山丨少林寺丨龙门石窟丨明堂天堂丨应天门夜景丨（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202602Y</w:t>
+              <w:t xml:space="preserve">DFY-20260708Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,116 +343,116 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                以下时间仅供参考，寒假春节旺季，不接受指定航班，以实际名单通知出票为准，敬请谅解（如去程航班时间早于07:00，赠送白云机场住宿一晚）
+                【航班早知道】以下时间仅供参考，以实际名单通知出票为准，敬请谅解
                 <w:br/>
                 【去程】广州 → 郑州｜07:00-12:00之间起飞航班
                 <w:br/>
-                【回程】郑州/运城 → 广州｜15:00-23:00之间起飞航班
+                【回程】郑州 → 广州｜15:00-23:00之间起飞航班
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 【冰雪覆盖｜仙境老君山】冬季的老君山降雪频繁，雪后常伴随着云海奇观大小山峰、千沟万壑都淹没在云涛雪浪里波澜壮阔。冬雪与松、石、云巧妙结合配以晶莹冰挂、琉璃雾凇、宏伟金殿将老君山装扮成绝美的“天上宫阙”，快门按下即大片，一键占据朋友圈C位！
-[...13 lines deleted...]
-                ★地平线下古村落【地炕院新春庙会】和孩子一起在“地下四合院”过大年！
+                ★广东独立成团·6人铁发·纯玩0购物·全程一车一导
+                <w:br/>
+                ★【应天门广场夜景】在“唐宫夜宴”实景拍摄地，定格独属于你的“唐宫大片”
+                <w:br/>
+                ★【龙门石窟】中国四大石窟之一，拥有超10万尊佛像，是了解中国古代石刻艺术的绝佳之地！
+                <w:br/>
+                ★【嵩山少林寺】AAAAA景区，天下名刹，观少林武术表演，领略中华武术的源远流长！
+                <w:br/>
+                ★【少林武术表演】一次对中华民族文化瑰宝的探索，每一招每一式都蕴含着禅武合一的理念！
+                <w:br/>
+                ★【仙境老君山】此景只应天上有，人间唯有老君山，特别安排金顶航拍，直瞰现实中的云顶天宫！
+                <w:br/>
+                ★【天堂明堂】武则天在此登基称帝、颁布政令、接见万国使臣，也在此焚香祈福，寻求神权加持。
+                <w:br/>
+                ★【大宋武侠城】开封藏着一个武侠梦，沉浸式侠义江湖感受那波澜壮阔的江湖世界！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,406 +571,400 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-郑州-开封
                 <w:br/>
-                根据航班时间，前往广州白云机场集中，送团人将为您办理登机手续！车赴开封（约1小时），游览【清明上河园】（游览约3小时）根据宋朝名画《清明上河图》为蓝本而建造的大型宋代文化实景主题公园。再现了北宋东京的市井百态和宋代皇家园林和宫廷娱乐，园内的宫廷景观建筑金碧辉煌，2026新春期间大宋百戏NPC全园互动全天有戏，民俗狂欢大巡游、财神迎新、清明上河园大巡游等巡游类演出与游客亲切互动（备注：年味活动具体活动以景区当天演出通告为准，如若活动临时取消或观赏不到，旅行社不另作赔偿，敬请谅解）。游览【万岁山新春庙会】（约2小时），区别于传统庙会的独特武侠特色，每届庙会都要吸引游客百万余人次，被媒体誉为：“中原最超值庙会”、“中国最具魅力庙会”众多非物质文化遗产项目，每天80多场实景武侠巨幕，全景式展现大宋武侠豪情和江湖百态（备注：庙会属于年味活动，具体活动以景区当天演出通告为准，如若活动临时取消或观赏不到，旅行社不另作赔偿，敬请谅解）
+                根据航班时间，前往广州机场集中，乘车前往郑州，后乘车前往开封，游览【开封小宋城】（约1小时），胜似千年的东京夜市，里面亭台楼榭，雕梁画栋，小桥流水，无论外面狂风暴雨这里依然四季如春，午餐在此自费品尝鲤鱼焙面、有吵八宝饭、第一楼灌汤包、萧记烩面等等豫菜代表美食。游览【大宋武侠城】（约3小时），《神舟传奇》表演带您探索海上丝绸之路，领略大宋王朝的繁荣经济，《风雪山神庙》还原《水浒传》经典桥段，看各色风云人物，侠客行者纷纷汇聚江湖，感受武侠江湖的爱恨情仇，晚宿开封！
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【清明上河园】【万岁山新春庙会】
+                景点：【开封小宋城】【大宋武侠城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：团餐餐标40元/人     晚餐：特色餐中原年夜饭   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">郑州：凯里亚德、圣佳丽绅酒店、莫愁酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：不含餐     晚餐：特色餐开封焙面   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开封：陌上轻雅、霖升酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-登封
-[...5 lines deleted...]
-                1、河南博物院逢周一闭馆，免费不免票，需提前预约。寒假春节旺季不保证预约成功，如遇闭馆或预约不成功，则改为参观：洛阳博物馆或洛阳天子驾六博物馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                开封-洛阳
+                <w:br/>
+                早餐后，车赴洛阳（约2.5小时），游览世界文化遗产，中国最大的皇家石刻艺术宝库【龙门石窟】（参观约2小时），以伊河为界，分为西山和东山两部分，东山石窟多是唐代作品，而西山石窟开凿于北朝和隋唐时期，是龙门精华的部分，包括奉先寺的卢舍那佛像和古阳洞中的“龙门二十品”。参观【明堂天堂】隋唐洛阳城遗址的核心景区，也是中国历史上著名的皇家礼制建筑群。天堂是武则天的礼佛堂，明堂则是唐代皇家举行大典、祭祀的重要场所。景区内复原了唐代建筑的宏伟风貌，天堂高耸入云，明堂气势恢宏，展现了盛唐时期的辉煌与繁荣。游览天堂明堂，您可以感受唐代皇家建筑的独特魅力，了解武则天时期的历史文化，同时欣赏到现代复原技术与古代建筑艺术的完美结合。这里是了解盛唐文化、体验历史底蕴的绝佳之地。打卡洛阳三大网红地【洛邑古城】被称为中原渡口，是体验洛阳文化的绝佳之地。【丽景门】全国十大美食街之一。【应天门广场】第39届洛阳牡丹文化节开幕式举办地，“唐宫夜宴”实景拍摄地。，晚餐后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【河南博物院】【嵩山少林寺】
+                景点：【龙门石窟】【明堂天堂】【洛邑古城】【丽景门】【应天门广场】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标40元/人     晚餐：特色餐少林素斋   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">登封：丽呈睿轩、上汐酒店、观嵩山或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标40元/人     晚餐：特色餐武皇盛宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">洛阳：欣源景致、太学府酒店、西苑文旅、万龙酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                登封-栾川-洛阳
-[...9 lines deleted...]
-                3、峰林索道往返80元/人，游览根据自己的身体情况自由选择！
+                你的行程你做主，洛阳自由行
+                <w:br/>
+                睡到自然醒，全天自由活动！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【老君山景区】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：特色餐河洛小宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">洛阳：丽朵酒店、太学府酒店、丽呈睿轩或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">洛阳：欣源景致、太学府酒店、西苑文旅、万龙酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳一日游
-[...1 lines deleted...]
-                早餐后，游览世界文化遗产，中国最大的皇家石刻艺术宝库【龙门石窟】（参观约2小时，不含电瓶车往返20元/人），以伊河为界，分为西山和东山两部分，东山石窟多是唐代作品，而西山石窟开凿于北朝和隋唐时期，是龙门精华的部分，包括奉先寺的卢舍那佛像和古阳洞中的“龙门二十品”。体验【唐三彩制作】（含每人一件自己的作品，如需邮寄运费自理），参观陶瓷产业领域内历史最传统、资源最丰富、人才最集中、工艺最优秀、产品最畅销的唐三彩企业和唐三彩文化产业基地； 因唐三彩仿古技艺精湛 ，产品曾被当作礼品被国家领导人赠送外宾 ，被称为“ 中国唐三彩文化第一村。 ”走进该村 ，一排排漂亮农家小院的屋脊上，门楼上到处都是仿古的三彩，秦俑，仿佛走进了一座露天的唐三彩陈列馆。通过体验唐三彩素胎施釉制作工艺，创造出属于自己的唐三彩作品，巧妙植入唐代审美与唐三彩制作工艺相关的开相游戏，激发孩子的好奇心，挖掘美的体验，培养他们良好的审美情趣。特别安排：隋唐洛阳城，最潮中国年新春活动（包含：九洲池新春灯会、应天门夜景、丽景门古街），洛阳3大网红打卡地，春节期间好物琳琅、美食云集，夜幕下的古城灯火通明，雄伟壮观，往来游客熙熙攘攘，在这里仿佛瞬间穿越到盛世大唐！三大景区动态路线联动，共同演绎万国来“潮”，带您体验“宫里过大年”：开城--沉浸体验、演绎万国来“潮”--开城迎宾、万国来“潮”、金甲巡游、隋唐新展--应天门广场。千灯点亮隋唐城--九洲池皇家灯会、九洲百戏、鱼灯龙舞、打铁花，一起穿越盛世“宫里过大年“ 寻找那久违的年味（新春活动属于年味活动，具体活动安排以景区通告为准，敬请谅解）。
+                洛阳-老君山
+                <w:br/>
+                早餐后，乘车前往栾川（车程约2.5小时），参观国家AAAAA景区，八百里伏牛山主峰【老君山景区】（参观约5小时），老君山古号景室山。海拔2217米，山势雄伟，群峰竞秀，峰林洞涧，千姿百态。“天连五岳全雄晋，地接九州巍伏牛”。山顶道观历史悠久，道教文化源远流长，与武当山并称为“南北二顶”。【十里画屏】世界规模最大的花岗岩滑脱峰林地貌，这里既有山峰的刚，也有云雾的柔，让人惊心动魄，久久不能忘怀，是老君山的知名景观之一。【金顶道观群】走完十里画屏就到达金碧辉煌，大气磅薄的金顶，因其建成之时，金光耀目、恢宏无比，所以被称之为“金殿”。【特别赠送金顶航拍】&amp;【入住老君山风景区山脚下特色民宿】（温馨提示：因老君山安排看亮灯，故当天晚餐时间会稍晚，敬请谅解）
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、老君山参观期间，大部分台阶，切记观景不走路，走路不观景！
+                <w:br/>
+                2、中灵大索道或者云景索道（两个索道交替运行）！
+                <w:br/>
+                3、峰林索道往返80元/人，游览根据自己的身体情况自由选择！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【龙门石窟】【唐三彩制作】【九洲池新春灯会、应天门夜景、丽景门古街】
+                景点：【老君山景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐牡丹宴     晚餐：不含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">洛阳：丽朵酒店、太学府酒店、丽呈睿轩或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：团餐，餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">栾川：老君山民宿：云在满溪、鸣溪庄园或栾川国华酒店、智选假日或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳三门峡-机场-广州
-[...1 lines deleted...]
-                早餐后，车赴三门峡（约2小时），游览【陕州地炕院】（约2.5小时），作为一种古老而神奇的民居样式，地炕院蕴藏着丰富的文化，是全国乃至世界唯一的地下古民居建筑，被誉为“地平线下的古村落，民居史上的活化石”，春节期间，“醒狮迎宾”“盛世花开”“黄河起源”“黄河明珠”“黄龙入海”“灵蛇献瑞”“光耀陕州”“生肖迎春”等丰度的新春活动轮番上演，地上与地下空间联动映衬，现代技术与年俗文化完美融合，层次丰富，亦真亦幻，打造古老民居中的光影浪漫（新春活动属于年味活动，具体活动安排以景区通告为准，敬请谅解）。游览【天鹅湖国家湿地公园】（约1小时），每年11月-次年三月，成千上万只白天鹅从西伯利亚启程，飞越千山万水如期而至，落脚在黄河之畔，这里已成为中国最大的城市天鹅越冬栖息地，让我们相约三门峡黄河之滨，看一场来自西伯利亚的白色浪漫，听一曲人与自然的和谐交响！根据航班时间送团前往郑州机场或运城机场送团返广州，结束愉快旅程！
+                栾川-登封-新郑机场-广州
+                <w:br/>
+                早餐后，抵车赴登封（约2.5小时），参观中国功夫的发源地和佛教禅宗祖庭【嵩山少林寺】（约2.5小时），在这里您可欣赏名扬中外的【少林武术表演】（每场约30分钟，因少林寺景区实行套票制，该表演如遇不可抗力因素或景区临时通知取消，无费用退还）感受少林武术的博大精深。参观千年古刹少林寺核心景区【少林常住院】聆听少林寺千年传奇故事，了解源远流长的禅宗文化，参观历代少林高僧舍利塔群【塔林】在导游的讲解中了解少林寺历代高僧鲜为人知轶事，根据航班时间送团乘机返广州，结束愉快旅程！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【陕州地炕院】【天鹅湖国家湿地公园】
+                景点：【嵩山少林寺】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐开封焙面     晚餐：不含   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元     晚餐：不含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1019,51 +1013,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华标准双人间。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准；小孩不占床半价早餐，超高自理！
                 <w:br/>
-                3.用餐：含4早7正，正餐餐标40元/人/正！行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含4早5正，正餐餐标30元/人/正！行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含所列景点第一道大门票，不含景区交通！
                 <w:br/>
                 备注：长者价（60周岁以上成年人）已减免老年门票优惠（需持中国大陆二代居民身份证），当地无老年门票优惠退还，敬请知悉！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：河南当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，不含门票,超高需补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1254,165 +1248,165 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消景区交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                山水景观必消环保车费用（当地现付给导游）合计225元/人
-[...1 lines deleted...]
-                少林寺接驳大巴50      少林寺往返电瓶车25      龙门石窟往返电瓶车20             老君山第一索道130
+                山水景观必消环保车费用【必消175元/人】（当地现付给导游）
+                <w:br/>
+                龙门石窟往返20+老君山第一索道130+少林寺往返25=175元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 225.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 175.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿消费景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 自费项目：
                 <w:br/>
-                少林寺耳麦20     龙门石窟耳麦20    河南博物院耳麦20    老君山第二索道80
+                君山二索峰林索道80       少林寺耳麦20            龙门石窟耳麦20
                 <w:br/>
                 备注：以上项目非必须，为更加深入的了解当地文化，建议游客使用无线讲解耳麦，既尊重景区规定做文明旅游人，又紧跟导游步伐聆听历史的变革，可根据自身需求自愿自费！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 140.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1439,126 +1433,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...19 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、河南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：很难地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
-                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满 18 周岁及老年旅游者预订提示： 
-[...38 lines deleted...]
-                日期：   日期：
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1750,51 +1721,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>