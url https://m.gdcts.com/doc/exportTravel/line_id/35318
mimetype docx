--- v0 (2026-02-04)
+++ v1 (2026-05-21)
@@ -749,57 +749,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 庐山-景德镇-婺源
                 <w:br/>
                 早餐后参观【美庐别墅】（游览约0.5小时）在牯岭东谷的长冲河畔，1922年所建，是一栋精巧的英式别墅，是蒋介石和宋美龄在庐山的旧居。当年周恩来就是在这里同蒋介石进行国共合作的谈判。20世纪50年代的庐山会议期间，毛泽东也曾住过这里，所以“美庐”是我国唯一一栋国共两党最高领袖都住过的别墅。
                 <w:br/>
-                后乘环保车下山前往中国第一大淡水湖--鄱阳湖（车程约1.5小时)，游苏轼《石钟山记》—【石钟山】石钟山地势险要，陡峭峥嵘，因控扼长江及鄱阳湖，居高临下，进可攻，退可守，号称“江湖锁钥”。登临山上，既可远眺庐山烟云；又可近睹江湖清浊。后乘船游览鄱阳湖和长江交汇处形成的天然绝景【江湖两色】，江水西来浑浊，湖水南来清澈，在千古名山石钟山下形成一条延绵50余里的清浊分界线，吸引了众多游客前来观赏。
-[...5 lines deleted...]
-                可参加自费套餐游览网红打卡地【婺女洲度假区】开启一场特别的探索之旅 ，独具徽州特色的古徽州市井巷尾 ，这里有历史文化馆、 传统民俗体验、非遗工坊等，漫步其中，细品徽州文化。遇见婺女洲，最美在夜色，入夜后的婺女洲和白天呈现出完全不一样的景色，灯光亮起后的婺女洲，充满了魅力和魔力，每一栋建筑都充满了别样的江南韵味。【乘坐摇橹船】一条条摇橹船在微波荡漾的河面上穿梭往来；一排排粉墙黛瓦的徽派建筑与小桥流水交相辉映，于晃晃悠悠中欣赏岸边的风景慢慢划过，惬意无比。观看婺女洲【大型实景演出·遇见婺源】斥资2亿元，以婺女飞天为题材背景，运用写意的戏剧手法，光影与实景交相呼应描绘出一幅波澜壮阔的盛大画卷。一段神仙与凡人的传奇故事，一抹缘起而缘落的思乡情怀。
+                后乘环保车下山前往中国第一大淡水湖--鄱阳湖（车程约1.5小时)，游苏轼《石钟山记》—【石钟山】石钟山地势险要，陡峭峥嵘，因控扼长江及鄱阳湖，居高临下，进可攻，退可守，号称“江湖锁钥”。登临山上，既可远眺庐山烟云；又可近睹江湖清浊。后乘船游览鄱阳湖和长江交汇处形成的天然绝景【江湖两色】（自理长江江湖游船30元/人）江水西来浑浊，湖水南来清澈，在千古名山石钟山下形成一条延绵50余里的清浊分界线，吸引了众多游客前来观赏。
+                <w:br/>
+                中餐可升级享用鄱阳湖最具特色的饕餮盛宴——“鄱阳湖全鱼宴”（所用食材全部由鄱阳湖所产淡水鱼类制作而成，尽显江南鱼米之 乡的饮食风情）（详见自费套餐）。
+                <w:br/>
+                后乘车前往以瓷器驰名中外的世界瓷都--景德镇（车程约1.5小时），抵达后参观【御窑厂】也称“御窑国家遗址公园” 该遗址地下遗存极为丰富，所产瓷器称“官窑器”。已出土元代官窑瓷器和大量明代的各类器皿，成为中华古代文明的共同记忆。现已发掘多处元明清官窑遗址，里面值得看的还是【景德镇御窑博物馆】博物馆陈列了景德镇从古至今的历史，制陶的工艺顺序、瓷器品种，釉的分类和历史，可全面了解景德镇这个千年文化瓷都,也是现在景德镇的新晋网红打卡点（逢周一闭馆，游览时间约1小时）。后游览【雕塑瓷厂】游客打卡之地；这里，历史与现实、工业与艺术和谐地交融在一起，成为景德镇陶瓷文化创意产业的一个新地（游览时间40分钟）。
+                <w:br/>
+                后乘车前往婺源县城（车程约2小时），抵达后安排晚餐，后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：自费套餐：鄱阳湖游船+全鱼宴+婺女洲门票+婺女洲摇橹船+《遇见·婺源》实景演出+车费+司机导游服务费=328 元（自愿消费） 备注： 1、 1.2M 以下儿童 120 元/人 2、此套餐为优惠打包价 ，任何证件不再享受优惠政策 ，敬请谅解！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -923,51 +923,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 婺源-南昌-广州
                 <w:br/>
                 早餐后游览【梯云人家·梦幻田园、“挂在坡上山村” —篁岭】（游览时间约2.5小时，自理索道120元/人）乘观光索道上山 ，游览以“晒秋”闻名的婺源篁岭民俗景区，被誉为中国最美符号，周边梯田覆叠白云环绕。春季千亩梯田油菜花，漫山遍野的新绿、嫩黄，震撼视觉冲击。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接，体验百米高空玻璃栈道。俯看脚下梯田油菜花，感受未有过的油菜花。在观景台上你可以拿出相机拍下美景，走进梯田油菜花感受人在花海中的神话。【百花谷】欣赏紫色花海薰衣草、三角梅、玫瑰、孔雀草花、紫薇花等美景，近距离欣赏花海世界，形成“窗衔篁岭千叶匾，门聚梯田万亩花”的美景。驿道文化为主题打造，在天然氧吧的田园中享受“乡村慢生活”的惬意。中餐后乘车前往南昌高铁站（车程约3.5小时），乘高铁二等座返广州，抵达广州后结束愉快的旅程！！
                 <w:br/>
                 交通：汽车、高铁
                 <w:br/>
-                自费项：篁岭往返索道120元/人
+                自费项：篁岭往返索道130元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1514,51 +1514,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 120.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">鄱阳湖游船+全鱼宴+婺女洲门票游船演出（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1935,51 +1935,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>