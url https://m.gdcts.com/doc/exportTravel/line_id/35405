--- v4 (2026-07-19)
+++ v5 (2026-10-26)
@@ -571,135 +571,139 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳集合
                 <w:br/>
-                客人于当天自行前往深圳指定酒店集合，下午三点后，凭身份证入住指定的深圳酒店。
-[...1 lines deleted...]
-                （酒店为赠送，不评星，不住费用不退）
+                今天，于深圳指定地点集中，在我们专业领队带领下，前往香港，乘机次日凌晨航班飞往美国东部城市——纽约。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">深圳酒店（实际以出团书为准）</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-香港✈纽约
                 <w:br/>
-                在我们专业领队带领下，前往香港，乘机飞往美国东部城市——纽约。
+                乘坐航班飞往纽约。抵达后开展精彩。
                 <w:br/>
                 【纽约】位于美国大西洋海岸的东北部，纽约州东南部，是美国最大城市及最大港，也是世界第一大经济中心，被人们誉为世界之都。一个多世纪以来，纽约市一直是世界上最重要的商业和金融中心。纽约市是一座全球化的大都市，并直接影响着全球的媒体、政治、教育、娱乐以及时尚界。
                 <w:br/>
+                【自由女神像】（不上岛）（约1小时）此为1876年美国独立建国一百周年时，是由法国作为友好所赠与的纪念礼物，代表着自由以及民主。而所在之自由岛也因此而出名，自由女神身穿古罗马战袍，头戴皇冠，头冠上的七道光代表七大洲，右手高举火炬，左手则抱着「美国独立宣言」，而在女神的战袍下，脚踝上遗留着已被挣脱的锁链，意味着民主及自由时代来临。堪称是美国最著名的地标之一。*安排搭乘自由女神游船，近观自由女神像
+                <w:br/>
+                【华尔街】（约20分钟）以及证券交易中心，您还可于高耸的现代建筑中发现建于1697年的三一教堂，高达26公尺的尖塔、玫瑰色砂岩的外观，感觉十分显眼！
+                <w:br/>
+                【联合国总部大厦】（外观约20分钟）是联合国总部的所在地，是世界上唯一的一块“国际领土”。联合国总部大楼始建于1947年，1949年10月24日奠基，于1952年落成。大楼是由包括梁启超之子建筑家梁思成在内的世界10位建筑师共同讨论设计的。
+                <w:br/>
                 抵达后，送往新泽西酒店休息，结束当天行程。
                 <w:br/>
-                交通：参考航班：CX830 30APR HKGJFK 0905 1310
+                交通：参考航班：CX844  08NOV HKGJFK  0325 0545
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -729,57 +733,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纽约-自由女神游船-华尔街-联合国总部大厦-洛克菲勒广场-第五大道-时代广场-百老汇大道-哈德逊广场
-[...5 lines deleted...]
-                【联合国总部大厦】（外观约20分钟）是联合国总部的所在地，是世界上唯一的一块“国际领土”。联合国总部大楼始建于1947年，1949年10月24日奠基，于1952年落成。大楼是由包括梁启超之子建筑家梁思成在内的世界10位建筑师共同讨论设计的。
+                纽约-洛克菲勒广场-第五大道-时代广场-百老汇大道-哈德逊广场
                 <w:br/>
                 【洛克菲勒广场】是20世纪最伟大的都市计划之一，除了傲人的高度以外，这座由19栋建筑围塑出来的活动区域，对于公共空间的运用也开启了城市规划的新风貌，完整的商场与办公大楼让中城继华尔街之后，成为纽约第二个市中心。而位于下层广场上那座横躺的金黄色神祇─希腊英雄普罗米修斯雕塑，是洛克菲勒中心的著名标志。
                 <w:br/>
                 【第五大道】（第五大道及洛克菲勒广场共约30分钟）世界知名的流行地标之一。道路两旁聚集着高级精品名店、这里的建筑物都是纽约曼哈顿的菁华，每一个店家或大楼都以旗舰店的方式呈现，具有指标性的效应。
                 <w:br/>
                 【时代广场】（约15分钟）又称为“世界十字路口”，位于曼哈顿市的心脏地带，附近聚集了近四十家百老汇歌舞秀剧院，加上多间大型电影院，每天都吸引逾万人前来欣赏，是繁盛的娱乐及购物中心。
                 <w:br/>
                 【百老汇大道】为纽约市重要的南北向道路。由于此路两旁分布著为数众多的剧院，是美国戏剧和音乐剧的重要发扬地，因此成为了及音乐剧的代名词。
                 <w:br/>
                 【哈德逊广场】（约30分钟）美国史上最大房地产开发项目之一，将曼哈顿上西区的前铁路车场改造成一个全新的社区。这有一座形如蜂巢的雕塑型建筑【Vessel】（外观）--美国纽约“大坚果”，也有人称它为“大松果”或者“马蜂窝”，是新型公共景观项目，呈圆形环绕，共16层、2465级台阶。
                 <w:br/>
                 随后，送往新泽西酒店休息，结束当天行程。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1105,50 +1103,52 @@
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 拉斯维加斯-66号公路-塞利格曼-大峡谷国家公园地区
                 <w:br/>
                 【66号公路】被美国人亲切地唤作“母亲之路”。研究66号公路60多年的学者迈克尔·华利斯说：“66号公路之于美利坚民族，好比一面明镜；它象征着伟大的美国人民一路走来的艰辛历程。
                 <w:br/>
                 【塞利格曼小镇】是美国电影《汽车总动员》的原型小镇，现在这里还保留着许多怀旧的东西：雪帽子餐厅前停靠着老旧的圣诞老人彩车；“生锈的螺栓”杂货店前几个真人大小的牛仔像；“巡洋舰咖啡厅”的停车场上横七竖八摆放的几台老爷车；木棚搭建的老式加油站里的那些老款冰激凌机和各种古旧车牌……
                 <w:br/>
+                【威廉斯历史小镇】是前来亚利桑纳的游客十分喜爱的特色小镇。这里是66号公路保存最完整的小镇之一，主街上满是复古霓虹灯、老式加油站、西部酒吧和印第安风纪念品店，贵宾可以自由闲逛于小镇周边（自由活动时间约3.5小时）
+                <w:br/>
                 *推荐自选项目：【科罗拉多大峡谷国家公园南缘】
                 <w:br/>
                 大峡谷1.6公里深，16公里宽，既令人惊叹又具迷人魅力，是20亿年地质历史的见证。是一幅地质画卷，被称为“活的地质史教科书”。这是与峡谷一样迷人科罗拉多河的杰作，它蜿蜒盘旋于大峡谷国家公园。据说一些部落延续祖先普韦布洛人留下的传统，仍居住在大峡谷中。
                 <w:br/>
                 随后，送往酒店休息（美国酒店规定3点后方可办理酒店入住），结束当天行程。
                 <w:br/>
                 温馨提示：身处境外，人生地不熟，不参加推荐项目的客人，请务必注意财产和人身安全！
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1445,51 +1445,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 拉斯维加斯-Outlets at Barstow-洛杉矶
                 <w:br/>
-                当天乘车前往洛杉矶。巴斯通奥特莱斯（Outlets at Barstow）（约2小时），拥有超过40个世界知名品牌商店，不论你是想要购买旅行用品、高档皮包还是休闲服饰，在这里都能找到。你可以为自己打造出全新的造型、搭配时尚的鞋子或者为你的朋友挑选便宜又时尚的礼物。
+                当天乘车前往洛杉矶。巴斯通奥特莱斯（Outlets at Barstow）（约2小时），拥有超过40个世界知名品牌商店，不论你是想要购买旅行用品、高档皮包还是休闲服饰，在这里都能找到。你可以为自己打造出全新的造型、搭配时尚的鞋子或者为你的朋友挑选便宜又时尚的礼物。
                 <w:br/>
                 【洛杉矶】位于美国加利福尼亚州西南部，是美国第二大城市，也是美国西部最大的城市，常被称为“天使之城”（City of Angels）。
                 <w:br/>
                 【星光大道】好莱坞星光大道（Hollywood Walk of Fame）建于1958年，是条沿美国好莱坞大道与藤街伸展的人行道，上面有2000多颗镶有好莱坞名人姓名的星形奖章，以纪念他们对娱乐工业的贡献。第一颗星在1960年2月9日颁赠予琼安•伍德沃德（Joanne Woodward）。
                 <w:br/>
                 【杜比剧院】（外观）杜比剧院位于美国加州好莱坞的好莱坞大道上，2001年11月9日启用，是奥斯卡金像奖颁奖礼的举行地点。
                 <w:br/>
                 【中国大剧院】（外观）是全美国最著名的影院。在过去的近70年中，很多好莱坞巨片曾在这里举行首映式，世界级艺术家和好莱坞大腕都曾在中国剧院的舞台上进行过演出。
                 <w:br/>
                 （星光大道+杜比剧院+中国大剧院共约40分钟）
                 <w:br/>
                 【天使铁路】1901年开始运营，著名地标之一，全长91米，被列入为美国国家史迹名录，被称为世界上运营里程最短的铁路。
                 <w:br/>
                 随后，送往洛杉矶地区酒店休息，结束当天行程。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1535,151 +1535,151 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛杉矶-圣地亚哥-洛杉矶✈香港
+                洛杉矶-圣地亚哥-洛杉矶
                 <w:br/>
                 【圣地亚哥】拥有112公里长的海滩、令人叹为观止的美景、四季如春的宜人气候，圣地亚哥以加利福尼亚的海滨之城而闻名，是一个理想的度假胜地。
                 <w:br/>
                 【圣地亚哥军港】（自由活动约40分钟）自由漫步于港口广场，在胜利之吻雕塑前留影，港口边停靠着退役的中途岛号航空母舰。
                 <w:br/>
                 【圣地亚哥老城】（约40分钟）坐落在圣地亚哥市中心的老城是一个美丽而充满乐趣的历史古城，它是加州的诞生地，是西班牙早期殖民地，同时也是第一批欧洲人定居所。
                 <w:br/>
                 *推荐自选项目：【墨西哥蒂华纳精华游】
                 <w:br/>
                 【墨西哥城市蒂华纳精华游】
                 <w:br/>
                 【蒂华纳】（约45分钟）著名的墨西哥第三大城市蒂华纳，在那里感受墨西哥的风情，与美国完全不一样的异国情调。蒂华纳依托独特的地理条件，成为墨主要旅游目的地之一。旅游设施先进，旅游项目多种多样。
                 <w:br/>
                 【友谊公园】漫步于公园内，吹吹海风、看看风景，十分惬意。
                 <w:br/>
                 【文化中心】蒂华纳的地标性建筑，进行文化体验的好去处。
                 <w:br/>
                 【悔恨碑】美墨战争后墨西哥建立了这座耻辱碑，“我们离魔鬼太近，离上帝太远。”美墨战争中墨西哥被打败了，元气大伤，或许现在墨西哥人怨恨的不是这场失败的战争，怨恨的是老美当年为何不再狠一些，把整个墨西哥都吞并了，好让他们也过上幸福的美国生活！
                 <w:br/>
-                于指定时间地点集合，前往洛杉矶机场，搭乘晚上航班飞返香港。
-                <w:br/>
                 温馨提示：身处境外，人生地不熟，不参加推荐项目的客人，请务必注意财产和人身安全！
                 <w:br/>
-                交通：参考航班：CX883 10MAY LAXHKG 2330 0545+2
+                交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">洛杉矶</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                飞机上
-[...1 lines deleted...]
-                跨越国际日期变更线，时间自动增加一天。
+                洛杉矶✈️香港
+                <w:br/>
+                早上乘机飞返香港，跨越国际日期变更线，时间自动增加一天。
+                <w:br/>
+                交通：参考航班：CX885   LAXHKG  1105 1910+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1712,50 +1712,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香港-深圳
                 <w:br/>
                 抵达香港后乘车返回深圳，抵达后散团，结束此次行程。
+                <w:br/>
+                特别说明：
+                <w:br/>
+                1. 旅行社将根据最终确认的航班时间、首末站城市对行程游览顺序一并调整，最终以出团说明会或出团前（集合地）派发的行程表为准。
+                <w:br/>
+                2. 行程中标注内陆段航班号及时间仅供参考，实际起飞及抵达时间以出票为准，内陆段经常发生时间变动，如因此产生行程上的调整，我们会提前通知客人。如遇到不可抗力造成航班更改时间或取消，旅行社在尽力协助解决的前提下，有权利按航班的调整缩减和更改行程。
+                <w:br/>
+                3. 在不减少原行程正餐总数的情况下，午晚餐的安排情况，会根据内陆段航班时间变化和当天行程具体情况而有所调整。
+                <w:br/>
+                4. 行程中出发时间为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -3091,51 +3101,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>