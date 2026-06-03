--- v0 (2025-12-16)
+++ v1 (2026-06-03)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG-20251101-TH5</w:t>
+              <w:t xml:space="preserve">FG-2020605-TH5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -621,135 +621,135 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/多河文化/琼海有间商务/南佳宾馆或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/多河文化/琼海有间商务/南佳宾馆/金太阳/亚希悦S酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 博鳌-三亚（车程约4小时）
                 <w:br/>
                 早餐后出发，前往万宁山钦湾，打卡海南最美旅游公路——【万宁·临崖段】（车程约120分钟），游玩悬崖下的秘境海滩，冯小刚电影《非诚勿扰3》拍摄取景地——【山钦湾燕子洞】（游玩时间约90分钟），原生态未开发，金黄色沙滩，湛蓝海水，还有巨大火山石，一个出大片的好地方。
                 <w:br/>
                  游览海南最美海湾——【石梅湾沙滩】（游览时间约40分钟）三面环山，一面向海，山形秀美，可以媲美夏威夷。这里曾经也是《非诚勿扰2》的拍摄地，和热情火辣的三亚不同，这里更小众，也是2023年很多旅游博主力推的海湾。打卡【凤凰九里书屋】“海南最美书屋”离大海仅有一步之遥，在这里听涛、看浪、品书香，山的静谧，海的开阔，跟随书的脚步，找到自己最美的时光。
                 <w:br/>
-                体验一段令人兴奋的空中旅程【直升机观光体验】（小圈飞行，起落约40秒）360度无死角的直升机低空观光体验，感受不一样的三亚视角，打破常规观光方式，换个视角体验高空美景，享受视角的辽阔视野，俯瞰海岸美景，与直升机合影，拍炫爆高级美图大片。
+                体验一段令人兴奋的空中旅程【直升机观光体验】（1公里，起落约40秒）乘直升机感受平稳开阔的全新视野，低空穿梭，换个视角，朋友圈大片轻松拿捏！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：【山钦湾燕子洞】、【石梅湾沙滩】、【凤凰九里书屋】和【直升飞机】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚海澜湾/百斯特/嘉豪旅租/派柏云/香格尔/凯祥/华芳/佰思特/嘉濠或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚观海楼酒店/格丽酒店/派柏云/海角之旅/施顿/海澜湾/百斯特/嘉豪旅租/香格尔/凯祥/华芳/佰思特/嘉濠或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -803,51 +803,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐      晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚海澜湾/百斯特/嘉豪旅租/派柏云/香格尔/凯祥/华芳/佰思特/嘉濠或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚观海楼酒店/格丽酒店/派柏云/海角之旅/施顿/海澜湾/百斯特/嘉豪旅租/香格尔/凯祥/华芳/佰思特/嘉濠或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -889,51 +889,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/多河文化/琼海有间商务/南佳宾馆或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/多河文化/琼海有间商务/南佳宾馆/金太阳/亚希悦S酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1047,51 +1047,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：往返程经济舱机票（不含税150元/人）。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
+                1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
                 <w:br/>
                 2、住宿：入住行程中参考酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。注意：如遇酒店房满或政府征用等情形，旅行社会另外安排其他标准同等级的酒店。
                 <w:br/>
                 3、用餐：全程含3正4早，参考标准25元/人。餐费是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务。（备注：9人以下（含9人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。）
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童标准：
                 <w:br/>
                 ①儿童：2岁-12岁（不含）以下：含往返机票，含车位、正餐、早餐。不占床位、不含景点门票。
                 <w:br/>
                 ②婴儿：2岁（不含）以下婴儿：只含往返机票，其他均不含。
                 <w:br/>
                 8、购物点：1个购物店。注：免税店非旅游购物店。温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1324,50 +1324,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">100 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾国际玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营化妆品、精油、护肤品、特产等等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -1659,50 +1730,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/其他项目等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1725,170 +1867,147 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...29 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由 海南风光假日旅行社有限公司 委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...11 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                <w:br/>
+                <w:br/>
+                自费旅游项目补充协议书（团号： ）
+                <w:br/>
+                为丰富旅游者的娱乐活动，旅行社在不影响正常旅程行程安排的前提下，提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双协商一致且不影响其他旅行社的行程安排”，在本次旅行过程中，旅行社应旅游者要求并经双方协商一致，由旅行社安排旅游者自愿参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.以下推荐的自费项目都是当地的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信自费活动会带给您不同的体验；
+                <w:br/>
+                2.所有自费项目绝不强迫，在旅游者自愿选择自费项目的情况下，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因导致无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目；
+                <w:br/>
+                4.自费项目简要内容参见本补充协议的自费项目介绍，如您同意参加，须在自费项目表[实际操作时请注意签订此书面文件]上签字确认。一旦发生纠纷，您签字确认的将作为处理依据，以保证您的权益；
+                <w:br/>
+                5.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，预订成功后[原文为：费用产生后。请酌]旅游者取消的，将无法退还您费用。
+                <w:br/>
+                行程上的自费旅游项目仅供参考，请游客根据团队情况和行程安排自愿选择参加
+                <w:br/>
+                备注：
+                <w:br/>
+                此行程以及《自费旅游项目补充协议书》为旅游合同不可分割之部分，旅行社将严格按照行程执行。在不减少任何景点的前提下，导游可根据实际情况做顺序之调整，该调整不视为违约。当发生不可抗力、危及旅游者人身、财产安全，或者非旅行社责任造成的意外情形导致的景点、交通、住宿地点的临时变动、修改或更换，以及旅行社不得不调整或者变更旅游合同其他约定时，本公司会在事前向旅游者作出说明；确因客观情况无法在事前说明的，亦会在事后作出说明。因不可抗拒的客观原因（如天灾、战争、罢工等）和旅行社人为不可控因素（如航空公司航班延误或取消、铁路车次取消延误等）导致的一切超出费用（如在外食、宿及交通费、国家航空运价调整等）我公司有权追加差价。
                 <w:br/>
                 <w:br/>
                 《购物补充协议》
                 <w:br/>
                 尊敬的参团宾客：
                 <w:br/>
                 对旅游行程单中约定的自由活动期间的行程安排，旅行社应旅游者要求并经双方协商一致，达成本补充协议，作为国内旅游合同的组成部分。旅游者同意选择前往行程所列的购物场所。
                 <w:br/>
                 特别提醒：
                 <w:br/>
                 一、旅行社特别提醒旅游者谨慎购物，理性消费。旅游充分理解不同商品在不同地方可能存有价格差异。旅游者在选购货品的过程中应充分注意商品质量及价格比对，并向商家索取正式发票或小票等凭证。
                 <w:br/>
                 二、旅游者在上述列表所列商店购物，如所购商品有质量等问题，旅行社负责协助旅游者退、换货。旅游者在非上述列表所列商店购物，如发生质量或假冒伪劣商品等问题，旅行社不承担责任。
                 <w:br/>
                 三、旅游者应严格遵守导游安排的购物时间。对于在购物过程中挑选货物或付款等延误团队行程的团友，导游、领队或同行团友都应进行必要的提醒或催促，避免延误或影响团队行程活动。
                 <w:br/>
                 四、如遇不可抗力（天气、罢工、政府行为等）或其他旅行社已尽合理注意义务仍不能避免的事件（公共交通延误或取消、交通堵塞、因重大礼宾而施行的管制等），为保证景点正常游览，客人同意旅行社可能根据实际需要减少本补充说明约定的购物场所。
                 <w:br/>
                 客人声明：本人及本人代表以上所列参团的全体同行人，对以上条款内容已完全了解和认同，现予以签字确认。
                 <w:br/>
-                游客签字:   旅行社签字：
-[...35 lines deleted...]
-                日期：  日期：
+                游客签字:                         旅行社签字：
+                <w:br/>
+                日期：                           日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2135,51 +2254,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>