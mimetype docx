--- v2 (2026-03-10)
+++ v3 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【情迷加勒比升级版】中美洲八国23天丨哥伦比亚丨墨西哥丨古巴丨哥斯达黎加丨巴拿马丨多米尼加丨牙买加丨巴哈马丨坎昆丨玛雅遗址奇琴伊察丨巴拉德罗丨瓜纳华托丨猪猪岛行程单</w:t>
+        <w:t xml:space="preserve">【情迷加勒比升级版】中美洲八国23天（海航配联运）丨哥伦比亚丨墨西哥丨古巴丨哥斯达黎加丨巴拿马丨多米尼加丨牙买加丨巴哈马丨坎昆丨玛雅遗址奇琴伊察丨巴拉德罗丨瓜纳华托丨猪猪岛行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -2943,51 +2943,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>