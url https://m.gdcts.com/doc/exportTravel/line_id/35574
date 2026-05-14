--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【情迷加勒比升级版】中美洲八国23天（海航配联运）丨哥伦比亚丨墨西哥丨古巴丨哥斯达黎加丨巴拿马丨多米尼加丨牙买加丨巴哈马丨坎昆丨玛雅遗址奇琴伊察丨巴拉德罗丨瓜纳华托丨猪猪岛行程单</w:t>
+        <w:t xml:space="preserve">【情迷加勒比升级版】HU中美洲八国23天丨哥伦比亚丨墨西哥丨古巴丨哥斯达黎加丨巴拿马丨多米尼加丨牙买加丨巴哈马丨坎昆丨猪猪岛丨玛雅遗址奇琴伊察丨巴拉德罗丨瓜纳华托行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">墨西哥城</w:t>
+              <w:t xml:space="preserve">墨西哥城-古巴-哥斯达黎加-牙买加-巴拿马-巴哈马-多米尼加-哥伦比亚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -388,73 +388,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                11大特色
-[...21 lines deleted...]
-                11.6大加勒比风味特色餐
+                •一次走遍加勒比海八大国家
+                <w:br/>
+                •到访哥伦比亚盐教堂、黄金博物馆
+                <w:br/>
+                •特别增游巴哈马真正的可爱网红猪猪岛
+                <w:br/>
+                •到访墨西哥人类学博物馆
+                <w:br/>
+                •前往牙买加参观享誉世界的蓝山咖啡庄园
+                <w:br/>
+                •乘复古老爷车漫游于古巴哈瓦那街头
+                <w:br/>
+                •品墨西哥、古巴国酒:龙舌兰酒和朗姆酒
+                <w:br/>
+                •访《寻梦环游记》原型小镇:瓜纳华托
+                <w:br/>
+                •乘独木舟探访雨林原始部落
+                <w:br/>
+                •增游世界自然奇景:墨西哥玛雅天坑秘境
+                <w:br/>
+                •特别增游世界十大海滩之一的巴拉德罗
+                <w:br/>
+                •六大加勒比风味特色餐
+                <w:br/>
+                特别升级
+                <w:br/>
+                ★入住哥斯达黎加火山温泉酒店，享天然火山温泉
+                <w:br/>
+                ★坎昆入住海滨酒店，尽享加勒比海之美
+                <w:br/>
+                ★深入到访世界七大奇迹之一:玛雅文明遗址-奇琴伊察
+                <w:br/>
+                ★升级前往巴哈马Pig Island 网红猪岛
+                <w:br/>
+                ★特别增加乘缆车登皮皮拉山，俯瞰《寻梦环游记》彩色之城瓜纳华托
+                <w:br/>
+                ★巴拉德罗升级为海边全包式五星酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,175 +587,177 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 联运地✈北京✈墨西哥城
                 <w:br/>
-                参考航班：HU7925 PEK MEX 1925 2300 (经停蒂华纳约2小时)
-                <w:br/>
                 在北京首都国际机场海航柜台集合，由专业领队带领搭乘国际航班飞往墨西哥城，抵达后入住酒店休息，结束当天行程。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1. 联运航班以航司配送为准，请务必乘坐，不可放弃，否则后续所有航班都会被航空公司取消，后果自负。
                 <w:br/>
                 2. 联运方式、出发日期、时间、航班由航司配送、以航司最终确定为准！）
                 <w:br/>
                 【墨西哥城】是墨西哥合众国的首都，位于墨西哥中南部高原的山谷中，海拔2240米，其与周围的卫星城市被独立划分为一个联邦行政区，称为墨西哥联邦区。
                 <w:br/>
+                交通：参考航班：HU7925 PEK MEX 1925 2300 (经停蒂华纳约2小时)
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">墨西哥城</w:t>
+              <w:t xml:space="preserve">墨西哥城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨西哥城—龙舌兰酒庄 Hacienda Corraleio-瓜纳华托（4.5 小时）
+                墨西哥城—龙舌兰酒庄 Hacienda Corraleio-瓜纳华托
                 <w:br/>
                 早餐后，乘车前往“上帝打翻调色盘”之城——[瓜纳华托]。前往墨西哥知名的[龙舌兰酒庄Hacienda  Corralejo]。龙舌兰酒，西班牙语名为Tequila，为世界八大烈酒之一，是用墨西哥特产的蓝色龙舌兰酿造而成，被誉为墨西哥国酒,且只有墨西哥中部的瓜纳华托和哈里斯革两州出产的龙舌兰酒最为正宗。Corralejo 酒庄建于1753年距今已有近 300 年的历史，同时它也是墨西哥国父 伊达尔哥的出生地和成长的地方。您将在这里深入龙舌兰的种植田(以当天天气为准，如遇阴雨天则无法下田)，详细了解龙舌兰酒的整个酿造过程，品尝各个种类的龙舌兰酒，感受墨西哥的酒文化。随后，游览被联合国教科文组织评定为世界遗产的[瓜纳华托古城]，这座古城的所有建筑都保留着欧洲帝国时期的新古典主义或巴洛克建筑风格，外观【瓜纳华托圣母大教堂】、墨西哥最美的剧院——【华雷斯剧院】，随后游览被称为“墨西哥古城最浪漫的小巷”的【接吻巷】，此处流传着甜蜜的爱情故事，来自世界各地的夫妻、情侣慕名而来。乘车登上【皮皮拉山】，这里是俯瞰瓜纳华托全景最好的地点，整个瓜纳华托仿佛是上帝打翻的调色盘一样，美得惊心动魄游览结束后，返回酒店休息。  
                 <w:br/>
                 特别安排：品尝一下地道的“墨西哥国花”——仙人掌及TACO风味餐
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">瓜纳华托</w:t>
+              <w:t xml:space="preserve">瓜纳华托地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -775,129 +791,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">坎昆</w:t>
+              <w:t xml:space="preserve">坎昆地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 坎昆-奇琴伊察-坎昆
                 <w:br/>
                 早上乘车前往世界十大奇观之一【奇琴伊察 Chichen Itza】（车程约 2个半小时，游览时间约 2 个小时）。奇琴伊察是已经发掘出的最著名的玛雅文化遗址，曾是玛雅最大且最繁华的城市，玛雅人在这里用石头建造了数百座建筑物，在库库尔坎金字塔 Castillo,也叫大城堡、武士神庙 Templo de los Guerreros ，千柱群 MilColumnas 米尔柱、古球场 Juego de Pelota、骨头墙Tzompantli，美洲豹神殿Templo de los Jaguares，鷹豹祭台Plataforma de los Jaguares y Águilas等古建筑群中， 仿佛还能感受到玛雅城邦全盛时期的气息。这些建筑高大雄伟，雕有精美的纹饰。参观神圣【Ikkil 天坑】，Ikkil天坑位于墨西哥尤卡坦半岛，距离奇琴伊察古城不远，深约26米、直径约60米的天然石灰岩洞穴。其碧绿清澈的水池和周围茂密的藤蔓、植被使得这里仿佛一个森林中的天然游泳池。游客可以通过设置在天坑边缘的楼梯和平台进入水池，体验不同深度的游泳和跳水活动。这里独特的自然美景和清凉的天然池水，是到访墨西哥必游的理想选择。此外，Ikkil天坑的神秘氛围和优美环境使其成为摄影爱好者的天堂。无论是寻求冒险还是放松，这里都是不容错过的目的地。后返回坎昆市区。
                 <w:br/>
                 特别安排：午餐安排天坑古玛雅文化传统特色餐厅
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">坎昆</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：天坑古玛雅文化传统特色餐厅     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">坎昆地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -931,211 +949,215 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">哈瓦那</w:t>
+              <w:t xml:space="preserve">哈瓦那地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 哈瓦那-巴拉德罗
                 <w:br/>
                 早上独家安排乘坐【老爷车】游览哈瓦那老城区和海滨大道，组成拉风的老爷车队。哈瓦那被誉为露天老爷车博物馆，满大街可见色彩形状各异的老爷车，形成哈瓦那一道独特的风景。
                 <w:br/>
                 随后，前往被誉为“人间伊甸园”的古巴著名旅游胜地【巴拉德罗】（约 2 小时车程）。巴拉德罗以它蓝色的海滩著称，为古巴旅游胜地。120 公里的海滩、海滨浴场，洁白的细沙，清澈的蓝色的海水；蔚蓝色的天空、旖旎的风景、充足的阳光、含碘的空气，素有“人间伊甸园”之称。每年吸引无数的游客前往度假。抵达后晚餐入住酒店休息，结束当天行程。  
                 <w:br/>
                 特别安排：特色猪排饭
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴拉德罗</w:t>
+              <w:t xml:space="preserve">巴拉德罗地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴拉德罗-哈瓦那
                 <w:br/>
                 早上可以自由享受巴拉德罗恰意时光，客人可以自费选择【私家游艇抓龙虾】，乘搭私家游艇，畅游墨西哥湾，欣赏独特的“加勒比蓝”。 亲自出海细细感受加勒比海的别样风情，当地船员更会现捕龙虾，为您现场料理即捕即食。生长在加勒比深海水域的古巴龙虾享誉全球，优质无污染，其肉质雪白肥美紧致，鲜甜爽口。
                 <w:br/>
                 前往【帕塔加斯雪茄烟制作工厂】，参观雪茄卷烟厂，深入探索纯手工卷烟的全过程。古巴是世界上最优质的雪茄产地，雪茄爱好者的天堂
                 <w:br/>
                 晚餐后前往【圣卡洛斯城堡】，作为圣卡洛斯城堡的一个传统，它至今依然保留着已经沿袭了三百多年的关城礼炮仪式。每到夜幕降临，身着华丽制服的卫兵列队步入城堡的高地，在进行一番简短而庄重的仪式后，燃响古老的礼炮并关闭厚重的城门。当年防止海盗偷袭的一项措施如今却成了一个极具特色的传统旅游项目，成为来到哈瓦那观光的每一个游人不可错失的“夜生活”。后入住酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">哈瓦那</w:t>
+              <w:t xml:space="preserve">哈瓦那地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1169,94 +1191,96 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">拿骚</w:t>
+              <w:t xml:space="preserve">拿骚地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 拿骚🚢猪岛🚢 拿骚
                 <w:br/>
                 乘船前往猪岛（单程约2小时），抵达猪岛，和野生网红小猪互动（请注意：不要过分挑逗，以免引起猪猪的攻击性），可在白沙滩享受惬意时光。随后可在蜥蜴岛喂食蜥蜴，在护士鲨岛和护士鲨亲密共泳。随后返回黑点岛用午餐简餐，午餐后可以自由活动。下午乘船返回拿骚。
                 <w:br/>
                 注意：如遇上渡轮临时停航，即会改为飞机往返猪岛。
                 <w:br/>
+                交通：旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1325,129 +1349,129 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">金斯顿</w:t>
+              <w:t xml:space="preserve">金斯顿地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 金斯顿-八条河
                 <w:br/>
                 早上乘坐飞机前往牙买加首都金斯顿。抵达后，参观【蓝山咖啡庄园】，蓝山咖啡享誉世界，参观知名品牌UCC咖啡庄园，了解蓝山咖啡香醇的“秘密”。随后参观【蓝山草莓山庄】，网红草莓山庄度假酒店不仅是英国王室成员来牙买加度假的首选下榻之地，也是大牌明星和当地名流喜爱的休闲场所。
                 <w:br/>
-                交通：八条河
+                交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">八条河地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1481,213 +1505,217 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">圣多明戈</w:t>
+              <w:t xml:space="preserve">圣多明戈地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 多米尼加圣多明戈✈️巴拿马
                 <w:br/>
+                参考航班：待告
+                <w:br/>
                 早上多米尼加市区精华游，多米尼加【哥伦布宫】位于圣多明哥老城区，是“新大陆”的第一任总督，哥伦布之子迭弋建造的总督府，建于1510--1514年。（若遇上哥伦布宫不开放，则改为三眼潭：位于加勒比海地区的多米尼加共和国的首都圣多明各，自然风光十分秀美，最著名的为“三眼潭”，即由地下火山岩洞穴构成的三个水潭，潭水晶莹清澈，阳光透过潭壁熔岩缝罅之时光怪陆离的景象分外迷人）
                 <w:br/>
                 【圣多明戈老城】圣多明各老城区历史悠久，极大程度地保留了殖民时期的建筑，1990年被列入联合国世界文化遗产名录。加勒比海风在老城区的巷弄里穿过，叩击着斑驳的老城墙，让人不禁怀想当年车水马龙的热闹景象。
                 <w:br/>
                 【奥萨马要塞（La Fortaleza Ozama）】． 当时欧洲的诸多列强，势必垂涎美洲这片新世界，战争，不可避免．有官兵，有草寇，有海盗的存在，因此修建此要塞做防御工事。
                 <w:br/>
                 【哥伦布灯塔（The Columbus Lighthouse）是位于多米尼加共和国首都圣多明各的灯塔。是在1992年为了纪念哥伦布发现美洲新大陆500周年而建造的。
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴拿马</w:t>
+              <w:t xml:space="preserve">巴拿马城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴拿马城
                 <w:br/>
                 早上前往【甘伯亚雨林区/加通湖流域】，验其原始生态，以及乘坐印地安自制的独木舟到「恩本拉印第安自治区」由酋长介绍当地传统文化，尽管毗邻大城市，运河盆地的安贝拉人保留了他们的语言、歌曲和舞蹈，最重要的是，他们保留了与自然的尊重关系。 然而，通过用丛林换取保护区，他们被迫转变经济，现在大部分收入来自旅游业。 对于安贝拉人来说，自然界中的所有生物都有灵魂，因此对他们的河流和森林表达了特殊的尊重。 这些人巧妙地用黄檀叶制作篮子，并用黄檀木和塔瓜籽进行雕刻。 在您访问 Embera 村庄时，您将有机会与社区领袖交谈，他们将解释他们的生活方式和世界观。 您将了解他们的传统家园，参加舞蹈，并可以参观工艺品市场。 借此机会完成美洲虎的人体彩绘！ 
                 <w:br/>
                 下午前往【巴拿马运河】，了解连接了太平洋与大西洋的伟大工程的历史风貌，现今的作用及未来的发展，参观Miraflores游客中心，可以亲睹运河如何运作，更可以看到轮船通过时闸门开启及关闭的整个过程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴拿马城</w:t>
+              <w:t xml:space="preserve">巴拿马城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1721,129 +1749,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">波哥大</w:t>
+              <w:t xml:space="preserve">波哥大地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波哥大
                 <w:br/>
                 早上参观南美负盛名的【黄金博物馆】，历史上哥伦比亚是盛产黄金的国家，是传说中的黄金之国，哥伦比亚黄金博物馆是世界上收藏黄金器物多的地方，馆内收藏着 26000 多件价值无法估量的古代印第安人使用过的金器，还有许多玉石制品。前往【玻利瓦尔广场】这座历史名城的中心又是各式建筑的大汇聚，随后前往【拉坎德拉里亚】：波哥大的老城区，拥有殖民地时期特色的区域，街道两旁巴洛克风格和装饰艺术建筑风格，让这里成 为了整座城市醉迷人的地方。
                 <w:br/>
                 随后来到锡帕基拉镇著名的【盐教堂】，被当地人称作“世界第八大奇观”，这里是哥伦比亚著名的盐矿基地，盐矿工人在盐井下修建了世界上的盐教堂。这是座工程宏伟、设计精巧、构思奇特的教堂，见证了锡帕拉基小镇 400 年苦难历史，同样吸引着无数游客拜访。
                 <w:br/>
+                交通：两天旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">波哥大</w:t>
+              <w:t xml:space="preserve">波哥大地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1883,132 +1913,134 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿雷纳火山区</w:t>
+              <w:t xml:space="preserve">周边小镇</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿雷纳火山-波阿斯火山国家公园-圣何塞
                 <w:br/>
                 酒店早餐后，前往和平瀑布花园，充满绿色的大自然地方，除了可以欣赏园里最特别的瀑布景观以外，还有很多南美洲特有的物种，宛如一座小型的动植物园。园内有蜂鸟乱舞和群蝶翩翩外，还有吸睛的丛林猫区，住着5种濒绝的美洲猫族，包括美洲小豹猫、豹猫、美洲山猫、美洲豹与美洲狮，以及昆虫馆，蛇馆，青蛙馆等，且还有机会与大嘴鸟近距离接触。
                 <w:br/>
                 <w:br/>
                 随后前往【波阿斯火山国家公园】，波阿斯火山是世界上最大的间歇性爆发的活火山，海拔为2574米，气候转变的非常剧烈，从艳阳高照到笼罩在云雾之中，只在一瞬间。峰顶处上有两个火山口，当您站在火山主口的时候可以闻到火山不断散发出的硫磺气体味道；而另一个是由雨水积成的火山湖口，是全世界最酸性的湖泊之一。行程结束后返回圣何塞，
                 <w:br/>
                 温馨提示：波阿斯火山在2017年4月火山爆发后，关闭至今约1年半。2018年9月重新开放，但随时有再次爆发的可能性，若参观当天火山排出超过2ppm值的气体，则谢绝参观。此乃不可抗拒之因素，望请理解。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">圣何塞</w:t>
+              <w:t xml:space="preserve">圣何塞地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2042,51 +2074,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">墨西哥城</w:t>
+              <w:t xml:space="preserve">墨西哥城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2094,241 +2126,245 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨西哥城
                 <w:br/>
                 【宪法广场】又名中央广场或索卡洛（Zocalo）广场，位于墨西哥城中心，南北宽220米、东西长240米，是世界上宏伟的城市广场之一
                 <w:br/>
                 【国立宫殿外观】位于墨西哥城宪法广场东侧，是墨西哥联邦行政机构所在地。该建筑最初由16世纪阿兹特克皇帝莫泰佐马二世建造，西班牙殖民时期被改建为总督府，墨西哥独立后成为总统府
                 <w:br/>
                 【百年邮政局】（入内）中央邮局(Central Post Office)像一枚棱镜,折射出Porfiriato时代的辉煌与沧桑
                 <w:br/>
                 【拉丁美洲塔外观】墨西哥城核心地标建筑，塔的中心地理位置、高度(182米/597英尺)和历史使其成为城市重要地标之一
                 <w:br/>
                 【巴斯孔塞洛斯图书馆】在设计师独特、大胆的设计理念下，图书馆建成后迅速成为墨西哥的标志性建筑，是拉丁美洲年访问量最多的公共图书馆之一。
                 <w:br/>
                 [人类学博物馆]  墨西哥国家人类学博物馆位于墨西哥城查普特佩克公园内，是拉美地区最著名的博物馆之一，丰富的展品集中展示了墨西哥悠久的历史和灿烂的古代文明。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">墨西哥城</w:t>
+              <w:t xml:space="preserve">墨西哥城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨西哥城-特奥蒂华坎-墨西哥城
                 <w:br/>
                 早上乘车前往市郊 48 公里处的“众神之城”、世界文化遗产之一的【特奥蒂华坎】探寻“人升华为神的地方”。参观玛雅古老文化的经典建筑-金字塔，您可以亲临朝拜阿兹特克文化了。在此可膜拜雄伟的【太阳金字塔】和【月亮金字塔】【羽蛇神殿】，气势恢宏的【亡灵大道】。午餐在传统音乐文化餐厅Gran Teocalli用餐，Gran Teocalli是一家位于墨西哥特奥蒂华坎的特色餐厅，以其玛雅和墨西哥传统美食闻名。餐厅装潢融合现代与传统元素，此外，餐厅定期邀请当地乐队和艺术家进行现场表演，让客人享受愉悦的用餐氛围。在这里，您不仅可以品尝到美味佳肴，还能感受到丰富的墨西哥音乐文化。下午搭车经过被罗马教皇誉为天主教世界的三大奇迹教堂之一的【瓜达罗培(圣母显灵教堂)】，墨西哥的众神中，最出名又最受爱戴的，该算是有着褐色皮肤的圣母瓜达鲁佩(The Virgin of Guadalupe)了，每年的12月12日是圣母日，从12月初开始通往墨西哥市瓜达鲁佩圣母院的公路就开始繁忙堵塞起来，延绵数哩的车潮人潮不断，都是要去许愿或还愿的朝圣者在距离圣母院约有一哩的地方，许多朝圣的人们开始跪行用膝盖头上血肉模糊的椎心痛楚，来证明他们的信心与虔诚。晚上前往机场，乘坐国际航班返回中国
                 <w:br/>
                 特别安排：传统墨西哥音乐文化餐厅Gran Teocalli用午餐
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨西哥城</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：传统墨西哥音乐文化餐厅Gran Teocalli     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜宿飞机</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨西哥城✈️北京
                 <w:br/>
-                (经停蒂华纳约2小时
+                跨越国际日期变更线，乘坐国际航班返回中国
                 <w:br/>
                 交通：参考航班：HU7926 MEX PEK 0245 1040+1 (经停蒂华纳约2小时)
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">夜宿飞机</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2449,50 +2485,52 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1	全程机票经济舱票价、机场税（费）及燃油附加费； 
                 <w:br/>
                 2	行程所列酒店住宿（2人1间，具有独立卫生间，空调）；
                 <w:br/>
                 注：因加勒比国家的酒店风格与国内相反。大部分酒店（即使是相当于四五星标准的酒店）普通楼层较低，请提前知晓。
                 <w:br/>
                 3	行程所列餐费（转候机及自由活动期间除外），午晚餐标USD10-20/餐/人，不含酒水；
                 <w:br/>
                 注：墨西哥/古巴/哥斯达黎加/巴拿马/哥伦比亚/多米尼加/牙买加/巴哈马的中餐厅在规模和口味上与国内相比有很大的差距，中餐厅规模都比较小，环境不如国内，饭菜口味为了适应当地的饮食习惯都已经比较当地化，而且由于当地原材料和调料不够齐全，口味不纯正，故希望游客能够理解。内地喜爱重口味（咸、辣）可建议自备一些辣酱、榨菜（注意必须有真空包装方可）
                 <w:br/>
                 4	行程所列游览期间空调旅行车，保证一人一正座；
                 <w:br/>
                 5	行程所列景点第一门票（注：朗姆酒博物馆、海明威故居、特奥蒂华坎太阳月亮金字塔、奇琴伊察，天坑，老爷车游哈瓦那，阿雷纳火山，巴拿马运河，哥伦比亚盐教堂，黄金博物馆，蓝山咖啡庄园，蓝山草莓山庄，巴哈马猪岛往返船票交通）；
                 <w:br/>
                 6	价值30万中国人寿旅游意外保险；
+                <w:br/>
+                7      全程司导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2500,77 +2538,69 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1	护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费； 
                 <w:br/>
                 2	国内段往返地面交通； 
                 <w:br/>
-                3	全程司导服务费USD389/人，请在机场现付领队
-                <w:br/>
                 4	美国旅游签证费用
                 <w:br/>
                 5	额外游览用车超时费（导游和司机每天正常工作时间不超过9小时，如超时需加收超时费）；
                 <w:br/>
                 6	行程中所列游览活动之外项目所需的费用；
                 <w:br/>
-                7	单间差CNY13850/全程(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差（如因客人在团上调整与他人拼住，费用不退！）；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准；
+                7	单间差(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差（如因客人在团上调整与他人拼住，费用不退！）；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准；
                 <w:br/>
                  注：12岁以下不占床小童减团费CNY4000/人，占床小童按成人价收取。
                 <w:br/>
                 8	在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理。(在墨西哥与古巴段的航班不提供免费的飞机餐)；
                 <w:br/>
                 9	出入境行李的海关税、全程行李搬运费、保管费以及行李托运费；
                 <w:br/>
                 10	客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费；
                 <w:br/>
                 11	因个人原因滞留产生的一切费用；
                 <w:br/>
                 12	因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。特别提醒：因以上不可抗力因素而额外产生费用的，均需要客人自行承担。
-                <w:br/>
-[...4 lines deleted...]
-                3	行程中出发时间及车程均为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2806,51 +2836,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本产品供应商为：广州风花雪月国际旅行社有限公司，许可证号：L-GD-CJ00331，此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州风花雪月国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州风花雪月国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
+              <w:t xml:space="preserve">
+                本产品供应商为：广州风花雪月国际旅行社有限公司
+                <w:br/>
+                ，许可证号：L-GD-CJ00331，此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州风花雪月国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州风花雪月国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                如有黄皮书：
+                <w:br/>
+                黄热病疫苗（黄皮书）说明
+                <w:br/>
+                疫苗介绍：在黄热病疫区居住或去疫区旅行的人员，都必须进行黄热病疫苗的预防接种，根据世界卫生组织的规定，黄热病疫苗预防接种的免疫期自接种后第10日起10年内有效。主要禁忌对象为：急性发热性疾病患者、妊娠期及哺乳期妇女、婴儿，详情请向接种医护人员咨询。
+                <w:br/>
+                前往南美洲以及整个加勒比地区的客人，请至少提前10天注射黄热病疫苗，入境时应当向出入境检验检疫机构出示有效期的黄热病预防接种证明（黄皮书）；
+                <w:br/>
+                60周岁以上客人需要前往黄热病办理地点开具《不能注射相关证明》（中英文）--预防接种禁忌证明，出团时携带；
+                <w:br/>
+                如因身体原因或年龄因素无法办理的，请前往疫苗中心办理《不能注射相关证明》（中英文）- 预防接种禁忌证明，于出境携带。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2859,50 +2906,129 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 退改提示	1.客人落实行程时，需交纳报名费CNY10000/人作为定金，以便占位
                 <w:br/>
                 2.行程开始前60日取消，不产生损失；（如果涉及签证费，机票费用等，按照实际产生费用收取）
                 <w:br/>
                 3.行程开始前59日至35日取消，支付旅游费用总额50%的违约金；
                 <w:br/>
                 4.行程开始前34日内取消，支付旅游费用总额100%的违约金；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                墨西哥	
+                <w:br/>
+                持有加拿大、美国、日本、英国或其他任何申根国家的现行有效签证；上述国家签发的签证必须是可多次入境可以免签入境墨西哥。大公务护照免签，小公务护照要签证。
+                <w:br/>
+                古巴	
+                <w:br/>
+                中国护照可免签入境古巴。
+                <w:br/>
+                哥斯达黎加	
+                <w:br/>
+                持有美国或加拿大签发的多次入境签证（过境签除外），有效期自入境之日起算不少于1天，可免签进入哥斯达黎加。入境后可停留的时间不超过30天。
+                <w:br/>
+                巴拿马	
+                <w:br/>
+                持有加拿大，美国，澳大利亚，韩日本，英国，北玉，爱尔兰，新加坡和欧盟居留证或有效签证，可免签入境巴拿马，最长停留不超过30天。持外交、公务、公务普通护照人员免签
+                <w:br/>
+                哥伦比亚	
+                <w:br/>
+                持有多次美国（C1类型签证除外）或多次申根签证的中国公民可以免签进入哥伦比亚，所持的美国、申根签证有效期须超过180天。
+                <w:br/>
+                多米尼加	
+                <w:br/>
+                持有美国或加拿大签证的中国公民可以免签进入多米尼加。
+                <w:br/>
+                牙买加	
+                <w:br/>
+                中国护照可免签入境牙买加。
+                <w:br/>
+                巴哈马	
+                <w:br/>
+                中国护照可免签入境巴哈马。
+                <w:br/>
+                持香港特别行政区护照者也可免签入境巴哈马。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2943,51 +3069,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>