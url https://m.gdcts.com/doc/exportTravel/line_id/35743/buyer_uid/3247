--- v0 (2025-12-16)
+++ v1 (2026-04-07)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】纯享越南（胡美芽）| 越南航空3飞往返 | 纯玩0购物0自费 | 升级2晚芽庄网评海边五星泳池酒店（指定海景房型） | 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">【越南】纯享越南（胡美芽）| 广州南航往返 | 纯玩0购物 | 网评四星酒店 | 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">（胡进河出）三城联游6天5晚</w:t>
+        <w:t xml:space="preserve">（胡进芽出）三城联游6天5晚</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">YJ1758244519kK</w:t>
+              <w:t xml:space="preserve">ZQNY-YJ1758244519kK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">越南</w:t>
+              <w:t xml:space="preserve">胡志明市-芽庄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -357,116 +357,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-胡志明：VN503 1520/1720
-[...3 lines deleted...]
-                河内-广州：VN506 1245/1525
+                D1：广州-胡志明CZ373 12:40-14:30
+                <w:br/>
+                D6：芽庄-广州CZ6050 16:00-19:50
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 特色交通：越南国家航空，广州往返，三飞不走回头路，优质舒适
+                ★ 优质交通：南方航空，广州往返，双飞不走回头路，优质舒适，可搭配全国联运
                 <w:br/>
                 ★ 贴心安排：全程中文地陪+专业领队悉心陪同、照料
                 <w:br/>
-                ★ 品质体验：全程纯玩 不进店 0购物 0自费
+                ★ 品质体验：全程纯玩不进店、无购物，品质出游
                 <w:br/>
                 ★ 游玩专享：三城联游，一次打卡首都和经济特区和度假胜地
                 <w:br/>
-                ★ 优享住宿：全程网评四星酒店，升级2晚芽庄网评海边五星泳池酒店（指定海景房型）
-[...5 lines deleted...]
-                ★ 温馨赠送：芽庄特色燕窝饮每人一瓶、越南正宗滴漏咖啡
+                ★ 优享住宿：全程网评四星酒店，地理位置优越，越南特色格调
+                <w:br/>
+                ★ 度假专享：一次出游，游览三大城市的经典和网红景点，轻松游玩
+                <w:br/>
+                ★ 越南美食：特色美食“米其林牛肉粉、海鲜火锅餐、簸箕餐、自助餐、瓦片烤肉餐、越式风味餐、三宝餐、滴漏咖啡”
+                <w:br/>
+                ★ 贴心赠送：品尝“咖啡公寓1杯咖啡“、体验“白沙丘滑沙项目”
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,89 +583,91 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-胡志明
                 <w:br/>
-                指定时间在广州白云机场集合，由专业领队办理登机手续后，乘坐越南航空的客机飞往越南第一大城市【胡志明市】,旧称“西贡”曾是法国殖民地，有【东方小巴黎】之称。
-[...1 lines deleted...]
-                抵达后由导游接机，前往特色餐厅品尝著名的米其林牛肉粉，随后前往游览【范五老街】（游览时间约60分钟）提到胡志明市，就没人不知道范五老街，它得名于越南民族英雄范五老，范五老街只是一条普通的街道，而我们常说的“范五老街”其实是包括范老五街及周边的几条路组成的一个区域。结束后入住酒店休息！
+                指定时间在广州白云机场集合，由专业领队办理登机手续后，乘坐南方航空的国际航班，飞往越南第一大城市【胡志明市】,旧称“西贡”曾是法国殖民地，有【东方小巴黎】之称。
+                <w:br/>
+                抵达后由导游接机，出发打卡【咖啡公寓（赠送1杯咖啡）】（游览时间约60分钟）整栋楼都是神仙咖啡馆，复古楼梯，文艺小店，咖啡香+胶片感，出大片的绝佳网红打卡地！
+                <w:br/>
+                随后前往游览【范五老街】（游览时间约60分钟）提到胡志明市，就没人不知道范五老街，它得名于越南民族英雄范五老，范五老街只是一条普通的街道，而我们常说的“范五老街”其实是包括范老五街及周边的几条路组成的一个区域。晚餐前往特色餐厅品尝著名的米其林牛肉粉，结束后入住酒店休息！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：米其林牛肉米粉   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">胡志明网评四星酒店（参考酒店：第一酒店(First Hotel)或同级）</w:t>
+              <w:t xml:space="preserve">胡志明网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -701,344 +701,344 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：中式/越式围餐     晚餐：中式/越式围餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">美奈网评四星酒店（参考酒店：西贡绿宝石度假酒店(Saigon Emerald Beach Resort)或同级）</w:t>
+              <w:t xml:space="preserve">美奈网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美奈-芽庄
                 <w:br/>
-                酒店享用自助早餐后，出发游览仙境之地【仙女溪】（游览时间约30分钟）水质清澈，水里的沙子很软，岸边生长有四叶草等植物。仙女溪色彩由红土、白沙、蓝天、流水、绿树等色彩强烈的元素组成，绝对是摄影爱好者们的大爱。之后参观"一边是火焰，一边是大海"的奇观【海角沙丘】（游览时间约60分钟）又名【白沙丘】，让游客们体验滑沙的乐趣，解放孩子们对沙漠的豪放之情。这是一座高高耸立在海边，方圆好几公里的沙山，放眼四望一片大漠风烟之景。沙丘呈新月形，沙粒细腻，曲线曼妙，沙雾随风起。如果你是追风族，可以尽情感受由山顶直冲山脚的速度感。接着前往【红沙丘Red Sand dune】（游览时间约30分钟）延绵不断红色的沙子，距离大海较近，傍晚时分，紫色的晚霞与棕红色的沙丘在落日余晖的笼罩下显得更加艳丽，整个气氛浪漫至极。最后前往渔港欣赏著名的【鱼港Fishing Village】（游览时间约30分钟）清晨的鱼获交易和傍晚的渔港夕照，是一道不错的风景。
+                酒店享用自助早餐后，出发游览仙境之地【仙女溪】（游览时间约30分钟）水质清澈，水里的沙子很软，岸边生长有四叶草等植物。仙女溪色彩由红土、白沙、蓝天、流水、绿树等色彩强烈的元素组成，绝对是摄影爱好者们的大爱。之后参观"一边是火焰，一边是大海"的奇观【海角沙丘】（含滑沙，游览时间约60分钟）又名【白沙丘】，让游客们体验滑沙的乐趣，解放孩子们对沙漠的豪放之情。这是一座高高耸立在海边，方圆好几公里的沙山，放眼四望一片大漠风烟之景。沙丘呈新月形，沙粒细腻，曲线曼妙，沙雾随风起。如果你是追风族，可以尽情感受由山顶直冲山脚的速度感。接着前往【红沙丘Red Sand dune】（游览时间约30分钟）延绵不断红色的沙子，距离大海较近，傍晚时分，紫色的晚霞与棕红色的沙丘在落日余晖的笼罩下显得更加艳丽，整个气氛浪漫至极。最后前往渔港欣赏著名的【鱼港Fishing Village】（游览时间约30分钟）清晨的鱼获交易和傍晚的渔港夕照，是一道不错的风景。
+                <w:br/>
+                下午乘车前往号称东方的马尔代夫度假圣地【芽庄】。抵达后品尝特色的簸箕餐，结束后入住酒店休息！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：中式/越式围餐     晚餐：三宝餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店（参考酒店：芒清奢华庆和酒店(Muong Thanh Luxury Khanh Hoa)或同级）</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：海鲜火锅餐     晚餐：簸箕餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">芽庄网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄
                 <w:br/>
                 酒店享用自助早餐后，出发芽庄码头，开启出海跳岛游，乘船出海，安排前往【竹岛】在这里体验越南风味美，这是一个自然风光美丽的小岛，可以上岛躺下晒太阳，享受宁静的时光。【珊瑚岛】这里的海水清澈透明，浮在水面埋下头，五彩斑斓的海底世界就清晰地和你融为一体。【蚕岛（含自助餐+泥浆浴）】从空中俯瞰像条绿色的蚕静卧在海面，是芽庄诸多列岛中最具代表性的岛屿之一，岛上郁郁葱葱，空气清新，随处都透露着一股原始美，各类水上娱乐设施齐全：游泳池，露天吧台，特色餐厅等等。泡一泡【五星海上泥浆浴】是芽庄唯一的一个海岛泥浆浴，品质超高，这里更有我们为各位贵宾准备的双人浴池，独立空间，专享尊贵服务。褪去衣衫、遁入丛林、一边看蔚蓝大海点点渔船，一边泡温暖舒服泥浆、冲洗之后，神清气爽！远观【海燕岛】（不上岸）岛上有成群结队的燕子居住在岛上，芽庄这个岛盛产燕窝，因此不能上岛，可以远观拍照留念。
                 <w:br/>
-                回程后，前往享受体验60分钟的SPA按摩在越南是非常有名，历史悠久的SPA馆，结合专业的按摩手法，给客人带来全新特别的体验。这起源于公元前2000年的雄王时代，流传至今及根据当地时宜形成自己独特的越式疗法，目前已成功申请为越式传统SPA疗法。
-[...1 lines deleted...]
-                放松完之后，接着前往【芽庄夜市】（自由活动，约120分钟）芽庄最繁华的也是一条街，靠近海边，品类繁多，特闹非凡，成为了当人的网红打卡点。
+                回程后，前往游览【五指岩】（游览时间约60分钟）又称钟屿石岬角，这里有芽庄少有的花岗岩海岸，日出日落时分这里非常宁静。特别推荐：这里是著名电影《情人》的外景拍摄地之一，你可以来亲自感受一下它的宁静与美丽。之后安排品尝越南特有【滴漏咖啡】享受风情。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：蚕岛自助餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店（参考酒店：芒清奢华庆和酒店(Muong Thanh Luxury Khanh Hoa)或同级）</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：蚕岛自助餐     晚餐：瓦片烤肉餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">芽庄网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄-河内
-[...3 lines deleted...]
-                结束游览后，在芽庄享用晚餐后，出发前往机场搭乘内陆段航班飞往越南首都【河内】，抵达后入住酒店休息！
+                芽庄
+                <w:br/>
+                酒店享用自助早餐后，全天自由活动！（可选择我司推荐的特色项目 ，详情请参考补充项）
+                <w:br/>
+                温馨提示： 自由活动期间 ，请注意保管好个人贵重物品及财物。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：瓦片烤肉餐     晚餐：中式/越式围餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">河内网评四星酒店（参考酒店：河内国际酒店(HANOI INTERNATIONAL HOTEL)或同级）</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">芽庄网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                河内-广州
-[...1 lines deleted...]
-                酒店享用自助早餐后，前往河内国际机场，乘坐客机飞回广州白云机场，回到温馨的家，结束愉快的旅程！
+                芽庄-广州
+                <w:br/>
+                酒店享用自助早餐后，出发游览【天依女神庙】 (游览时间约40分钟)当地人又称此庙为婆那加，这里有几栋魏峨的宝塔，据说在7至12世纪此地共有8座宝塔，现只剩4座，其中最大的主塔内供奉占婆女神，她是古时候统治芽庄的占婆王国之母，印度教徒称占婆女神是印度教希瓦神(Siva)的化身，越南佛教徒称她为天依女神。接着游览【芽庄大教堂】（游览时间约30分钟）矗立在一个小山坡上，沿着开满小花的阶梯上去。接着游览【龙山寺】（游览时间约40分钟）建于19世纪后期，历经修缮后现在仍有很多僧侣在这里修行。寺内的汉字门联、龙纹雕柱等元素都透露着强烈的中国文化气息。龙山寺的吸引人之处在于其后山的白色大佛。爬上后山的150级台阶，就会来到这24米高的大佛前，这里可以俯视芽庄的城市美景。神奇的是，在芽庄市区的任何地方，都能看见这座白色的大佛俯视着苍生。结束游览后，在芽庄享用特色午餐后，出发前往机场，搭乘国际航班返回广州白云机场，回到温馨的家，结束愉快的旅程！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：三宝餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1083,128 +1083,475 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大交通：广州-胡志明/芽庄-河内/河内-广州，越南航空团队经济舱往返机票及税金 （不含航司临时通知的涨幅）；
+                大交通：广州-胡志明/芽庄-广州，南方航空团队经济舱往返机票及税金 （不含航司临时通知的涨幅）；
                 <w:br/>
                 用车标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定；
                 <w:br/>
                 酒店标准：行程所列酒店住宿，为标准双人间含每人每天一床位（小孩价不占床位）；
                 <w:br/>
                 餐饮标准：全程5早餐和8正餐，10人一桌，每桌8菜一汤；
                 <w:br/>
                 门票标准：已含行程中景点首道大门票，行程以外不含；
                 <w:br/>
                 导游标准：全程当地中文导游陪同；
                 <w:br/>
                 领队标准：广州起止，全程领队服务(10人起派)；
                 <w:br/>
                 安全标准：旅行社旅游责任险；
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解；
+                <w:br/>
+                越南签证费、服务费、出入境杂费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越南签证费、小费、出入境杂费600元/人（报名时跟团费一起收齐）；
-                <w:br/>
                 个人因私护照请自行备妥（交我社签证时需保证半年以上有效期）；
                 <w:br/>
                 自费项目及个人消费（如电话费、酒店干洗费、行李超重费、小费等）；
                 <w:br/>
                 行程中未提及的其他费用（自由活动期间餐费、车费以及导服费）；
                 <w:br/>
-                单间差（1000元/人）；
+                单间差（580元/人）；
                 <w:br/>
                 凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店谨慎购买，如购买记得索要发票以免上当受骗；
                 <w:br/>
                 个人旅游意外保险请单独购买；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大叻一日游：保大行宫+大叻城市花园+情人谷+市内餐厅午餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                项目介绍：
+                <w:br/>
+                保大夏宫1933年开建的夏宫内共有25间房间，保留了大多保大皇曾经使用过的器皿和具。大叻城市花园建于1966年，位于城市的心脏地带，覆盖面积约7000平方米。园内种植着几百种不同种类的花朵植物，如蝴蝶兰，绣球花，玫瑰，紫罗兰，含羞草和桃花等。情人谷位于大叻市郊的山区中，因两侧山崖如情人相依而立，故得名情人谷。生长在树林间的玫瑰花、茉莉花更为情人谷增添了浪漫色彩，是情侣们和当地人喜欢的郊游之地。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 560.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">珍珠乐园一日游+门票+导服+车费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                项目介绍：
+                <w:br/>
+                珍珠岛一日游,含车费+导游+门票+服务费，早餐后前往VIPEARLLAND专用码头搭乘【跨海览车约12分钟】前往越南最大的游乐园，珍珠岛渡假园区。【跨海缆车每柜可坐8人，全长3000多公尺，高54公尺，由缆车中俯看碧海、蓝天、海岸、山丘、船只点点，感受芽庄美丽的海景风光，并可抵御7级风】，后【越南珍珠岛】岛上一票通，岛上拥有一個【室外游乐园区】：有云霄飞车、海盗船、高山索道等各种精彩刺激的活动；还有一个【室內游戏区】：內设有4D电影、碰碰车等各式各样的大型电玩。一个【水上世界公园】：有多种水上游戏，如高空快速滑水道、懶人池、海浪池等；还有一个大型、堪比美/新加坡/圣淘沙的【海底世界】：在海底长廊里，各式各样的热带鱼、鲨鱼、海龟环绕其中，仿佛置身于海底（参考开放时间：周一至周四09：00-20：30，周五至周日09：00-21：00）。以上设施皆可免费使用和游览，另还有商店街及美食村等，后乘缆车或快艇返回岸上。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 480.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">蚕岛精品游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                项目介绍：
+                <w:br/>
+                乘坐木船来到【蚕岛】，岛上享用自助大餐，岛上活动应有尽有，下午您可以欣赏到蚕岛五星酒店特有的歌舞表演(歌舞表演为酒店每日即时大众表演，专为团队客人表演），或者体验一把蚕岛高尔夫球场开放的免费20个球挥杆（如遇特殊情况高尔夫球场关闭，不再做另行安排）。或参加各种水上娱乐活动，享受水上独木舟免费一小时、海上皮划、簸箕船、。参观传统产品制作区，美艺，手工。还可尽情享受沙滩太阳浴，还可以于2400平米泳池尽情畅游。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1313,50 +1660,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、出发前7个工作日以上收取资料办理签证，如未按规定时间交齐资料，增加费用150元/人；
                 <w:br/>
                 2、持中国因私护照：护照有效期＞回程时间6个月或以上，护照签证空白页最少有2页以上；
                 <w:br/>
                 3、提供两张半年内大一寸白底或蓝底近照(免眼镜) ；
                 <w:br/>
                 港澳台客人自备有效回乡证/台胞证，外籍客人或持外籍护照客人必须确认有返回中国之有效签证（注），同时所有的出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1397,51 +1793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1585,50 +1981,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>