--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -1101,51 +1101,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：广州-胡志明/芽庄-广州，南方航空团队经济舱往返机票及税金 （不含航司临时通知的涨幅）；
                 <w:br/>
                 用车标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定；
                 <w:br/>
                 酒店标准：行程所列酒店住宿，为标准双人间含每人每天一床位（小孩价不占床位）；
                 <w:br/>
                 餐饮标准：全程5早餐和8正餐，10人一桌，每桌8菜一汤；
                 <w:br/>
                 门票标准：已含行程中景点首道大门票，行程以外不含；
                 <w:br/>
                 导游标准：全程当地中文导游陪同；
                 <w:br/>
                 领队标准：广州起止，全程领队服务(10人起派)；
                 <w:br/>
                 安全标准：旅行社旅游责任险；
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解；
                 <w:br/>
-                越南签证费、服务费、出入境杂费；
+                越南签证费、服务费、出入境杂费600元；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1793,51 +1793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>